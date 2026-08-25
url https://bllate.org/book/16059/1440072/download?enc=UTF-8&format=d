--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -174,51 +174,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Все пять тебе идут, ты и так красавец. Но лично мне больше нравится голубой костюм — он очень освежает и идеально подходит к твоим глазам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь довольно улыбнулся: — Мне тоже кажется, что этот лучший. В нем и пойду.</w:t>
+        <w:t>Жунмянь довольно улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне тоже кажется, что этот лучший. В нем и пойду.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Обычно ты сам решаешь, что надеть, а сегодня вдруг спросил совета. У вас с Сюй Линваном наметился прогресс? — осторожно прозондировал почву Бай Нянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -254,51 +270,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Бай Нянь вскинул брови: — Наконец-то ты кого-то позвал. Он первый Альфа, удостоившийся такой чести. Но не спеши: совместимость — это еще не всё. В любви проигрывает тот, кто влюбляется первым.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это был совет человека с богатым жизненным опытом: Бай Нянь видел слишком много драм и знал, что первый признавшийся всегда оказывается в более уязвимом положении. Жунмянь уверенно бросил: — Не волнуйся, Сюй Линван точно влюбится в меня первым.</w:t>
+        <w:t>Это был совет человека с богатым жизненным опытом: Бай Нянь видел слишком много драм и знал, что первый признавшийся всегда оказывается в более уязвимом положении. Жунмянь уверенно бросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не волнуйся, Сюй Линван точно влюбится в меня первым.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Выбрав одежду, он отправился в гравитационный зал на тренировку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -366,51 +398,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван отправился на тренировочную площадку, где столкнулся со своим преподавателем Ли Жунянем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— И в выходные тренируешься? — заметил Ли Жунянь. Ему было за тридцать, он мастерски пилотировал мехов и сам когда-то окончил эту академию. После ранения в бою его перевели на преподавательскую работу. Линвану очень нравился этот учитель. Сначала они провели дуэль на мехах, а потом, немного передохнув, перешли к рукопашной схватке.</w:t>
+        <w:t>— И в выходные тренируешься? — заметил Ли Жунянь. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему было за тридцать, он мастерски пилотировал мехов и сам когда-то окончил эту академию. После ранения в бою его перевели на преподавательскую работу. Линвану очень нравился этот учитель. Сначала они провели дуэль на мехах, а потом, немного передохнув, перешли к рукопашной схватке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ли Жунянь заметил, что в ближнем бою Линван частенько использует «грязные» приемы: бьет по ногам, целится в глаза, пускает в ход локти — действует непредсказуемо и жестко.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -446,51 +494,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— В детстве научился, когда с мальчишками дрался, — смущенно улыбнулся Сюй Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Жунянь скинул ему несколько гигабайт видео: — Будет время — изучи. Это наша база.</w:t>
+        <w:t>Ли Жунянь скинул ему несколько гигабайт видео: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Будет время — изучи. Это наша база.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Выносливость тела и навыки пилотирования неразделимы: если физически слаб, то какой бы ни был талант в управлении мехом, толку не будет. Пилотирование требовало не только огромной ментальной концентрации, но и ложилось колоссальной нагрузкой на организм.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,67 +590,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я обязательно справлюсь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Жунянь, услышав это, не выдержал и рассмеялся: — Какая уверенность в себе!</w:t>
-[...15 lines deleted...]
-        <w:t>В его голосе не было упрека, скорее одобрение. Линван немного подумал и добавил: — Я трудолюбив и неглуп, поэтому у меня всё получится.</w:t>
+        <w:t>Ли Жунянь, услышав это, не выдержал и рассмеялся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какая уверенность в себе!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В его голосе не было упрека, скорее одобрение. Линван немного подумал и добавил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я трудолюбив и неглуп, поэтому у меня всё получится.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ли Жуняню нечего было возразить. В его глазах читалось искреннее восхищение — кому не по душе уверенные, способные и при этом работящие люди?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -638,67 +734,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Эта рыба — просто нечто. Я каждую неделю прихожу её съесть. Попробуй, Линван, свежайшая, — нахваливал он.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван попробовал — рыба была сочной и ароматной: — И правда, очень вкусно.</w:t>
-[...15 lines deleted...]
-        <w:t>Ли Жунянь довольно кивнул: — Я еще когда сам учился, обожал рыбу из учительской столовой. Вечно клянчил у своего профессора, чтобы он меня сводил, или тайком пробирался по его карте.</w:t>
+        <w:t>Линван попробовал — рыба была сочной и ароматной: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И правда, очень вкусно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жунянь довольно кивнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я еще когда сам учился, обожал рыбу из учительской столовой. Вечно клянчил у своего профессора, чтобы он меня сводил, или тайком пробирался по его карте.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван понял, что у учителя были очень теплые отношения с наставником.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,67 +878,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>После репетиторства Гу Шэн на прощание всучил ему яблоко.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Спасибо, — Линван сунул его в карман. Перекусив вонтонами в лапшичной неподалеку, он прибыл к «Империал Плаза» на десять минут раньше назначенного времени. Чу Жунмянь заметил его издалека: высокий, статный и чертовски заметный в толпе. Пока Линван ждал, к нему уже дважды подходили Омеги, пытаясь стрельнуть номер телефона.</w:t>
-[...15 lines deleted...]
-        <w:t>Жунмянь подошел к нему: — Долго ждал? Я выбрал новый фильм, это научная фантастика, что-то вроде «Звездных войн».</w:t>
+        <w:t>— Спасибо, — Линван сунул его в карман. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перекусив вонтонами в лапшичной неподалеку, он прибыл к «Империал Плаза» на десять минут раньше назначенного времени. Чу Жунмянь заметил его издалека: высокий, статный и чертовски заметный в толпе. Пока Линван ждал, к нему уже дважды подходили Омеги, пытаясь стрельнуть номер телефона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь подошел к нему: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Долго ждал? Я выбрал новый фильм, это научная фантастика, что-то вроде «Звездных войн».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Нет, я только пришел. Пойдем, я в фантастике не особо разбираюсь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,67 +1038,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Фильм начался, и оба уставились на экран. В какой-то момент Жунмянь, не отрывая взгляда от экшена, потянулся за колой, но вместо стакана его ладонь накрыла руку Линвана, лежащую на подлокотнике. Жунмянь... крепко сжал её. Линвана будто током ударило. Рука дернулась, чтобы отстраниться, но он сдержался.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Опустив взгляд, он аккуратно пододвинул стакан к Жунмяню: — В следующий раз не перепутай.</w:t>
-[...15 lines deleted...]
-        <w:t>Тот сделал огромный глоток колы, пытаясь скрыть смущение: — Понял... Просто фильм такой интересный, глаз не оторвать.</w:t>
+        <w:t>Опустив взгляд, он аккуратно пододвинул стакан к Жунмяню: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В следующий раз не перепутай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот сделал огромный глоток колы, пытаясь скрыть смущение: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Понял... Просто фильм такой интересный, глаз не оторвать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван промолчал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,115 +1166,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Хочешь горячего какао?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь поколебался: — Давай.</w:t>
-[...15 lines deleted...]
-        <w:t>Линван купил два стакана и протянул один ему. — Слишком сладко, — зажмурился от удовольствия Жунмянь после первого глотка.</w:t>
+        <w:t>Жунмянь поколебался: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван купил два стакана и протянул один ему. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слишком сладко, — зажмурился от удовольствия Жунмянь после первого глотка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Главное, что тебе нравится, — улыбнулся Линван. Они гуляли по вечернему городу, любуясь огнями, отражающимися в реке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— В следующий раз позовем друг друга на ужин. Я знаю отличный ресторан с китайской кухней, — Жунмянь расчетливо закинул удочку на будущее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Если в выходные буду свободен, то с радостью, — ответил Линван. Жунмянь не обиделся, но проявил любопытство: — А ты так занят по выходным?</w:t>
+        <w:t>— Если в выходные буду свободен, то с радостью, — ответил Линван. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь не обиделся, но проявил любопытство: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ты так занят по выходным?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Подрабатываю репетитором.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>