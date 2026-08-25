--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -78,147 +78,227 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Да, команда уже собрана.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дуань Сы охнул: — И кто же оказался таким шустрым? Я сам хотел позвать тебя к нам, уверен, с тобой было бы очень интересно.</w:t>
-[...15 lines deleted...]
-        <w:t>Линван улыбнулся: — Это председатель и старшекурсник Юй.</w:t>
+        <w:t>Дуань Сы удивился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И кто же оказался таким шустрым? Я сам хотел позвать тебя к нам, уверен, с тобой было бы очень интересно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это председатель и старшекурсник Юй.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>При упоминании имени Чу Жунмяня лицо Дуань Сы стало странным, а взгляд, направленный на Линвана — сложным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— И как это тебя угораздило связаться с Чу Жунмянем? Нет, общаться с ним не запрещено, но ты же знаешь, что он обычно всегда рядом с Ван Юем. Кроме Ван Юя, я не видел ни одного Альфу, который был бы настолько близок с ним.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван на мгновение замер, услышав имя Ван Юя, но затем ответил: — Мы просто в одной команде. К тому же председатель не подтверждал своих отношений с Ван Юем, а значит — он свободен.</w:t>
-[...31 lines deleted...]
-        <w:t>Было очевидно, что Дуань Сы знает некую внутреннюю кухню, поэтому и решил предостеречь Линвана. А затем он всё же не удержался и добавил: — Младший Сюй, никогда бы не подумал, что ты настолько амбициозен.</w:t>
+        <w:t>Линван на мгновение замер, услышав имя Ван Юя, но затем ответил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы просто в одной команде. К тому же председатель не подтверждал своих отношений с Ван Юем, а значит — он свободен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дуань Сы вздохнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В общем, раз уж ты так сблизился с Чу Жунмянем, будь осторожен. Ван Юй на первый взгляд кажется вежливым и благоразумным, но всю грязную работу за него делают его подчиненные.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Было очевидно, что Дуань Сы знает некую внутреннюю кухню, поэтому и решил предостеречь Линвана. А затем он всё же не удержался и добавил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Младший Сюй, никогда бы не подумал, что ты настолько амбициозен.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линван: — ...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -238,51 +318,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Когда Линван поступил в Федеральный университет, став лучшим на Шестой планете, правительство и школа в сумме выделили ему 200 000 звездных монет. Семья не взяла ни гроша, велев ему оставить всё себе. Его старый мех C-класса с учетом износа можно было продать примерно за 100 000. Плюс еще столько же он накопил сам, подрабатывая с детства (львиную долю — уже в университете на братьях Ло). Линван прикинул в уме: в кармане около 400 000 монет. До цели не хватало еще прилично, но прогресс радовал. «А я умею копить», — довольно подумал он и решил наградить себя сегодня порцией курицы с имбирем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После тренировки и ужина он занес гостинцы из дома Юй Сю и Чу Жунмяню. Жунмянь тут же открыл упаковку: — Вкусно! У твоего папы золотые руки.</w:t>
+        <w:t>После тренировки и ужина он занес гостинцы из дома Юй Сю и Чу Жунмяню. Жунмянь тут же открыл упаковку: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вкусно! У твоего папы золотые руки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван, глядя на забитую элитными снеками корзинку на столе председателя, понял, что тот знает толк в еде, и раз Жунмяню правда понравилось — на душе стало спокойнее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -414,83 +510,163 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь закрыл ноутбук. Он уже присмотрел несколько фильмов, на которые хотел позвать Линвана. Обычно он ходил в кино только с Бай Нянем, и то на всякую всячину, а вот с Альфами со стороны в кинотеатре никогда не бывал. После школы маршал Чу устраивал ему несколько свиданий вслепую, но дальше одного ужина дело не заходило. Линван же был идеальным воплощением его мечты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А какие фильмы тебе нравятся? — спросил Жунмянь по дороге. Линван засмотрелся на парочку влюбленных студентов, идущих под ручку, и очнулся не сразу: — Да нет каких-то особых предпочтений.</w:t>
-[...31 lines deleted...]
-        <w:t>Походка Жунмяня мгновенно стала легче: — Обязательно будут добрыми.</w:t>
+        <w:t>— А какие фильмы тебе нравятся? — спросил Жунмянь по дороге. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван засмотрелся на парочку влюбленных студентов, идущих под ручку, и очнулся не сразу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да нет каких-то особых предпочтений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ничего, — подумал Жунмянь. — Главное, что предпочтения есть у меня, я тебя научу». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У развилки дорог они остановились. Линван взглянул на золотистую косичку Жунмяня и тихо сказал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Председатель, добрых вам снов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Походка Жунмяня мгновенно стала легче: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Обязательно будут добрыми.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -574,51 +750,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Рисовать — это хорошо, но не забывай про учебу. Баллы сами себя не наберут, — Линван оставался строгим братом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юньюй забавно надулся: — Знаю я! Слушай, ты говорил, что не видел Ван Юя, но в сети пишут, что они уже вернулись в академию. Видел его?</w:t>
+        <w:t>Юньюй забавно надулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Знаю я! Слушай, ты говорил, что не видел Ван Юя, но в сети пишут, что они уже вернулись в академию. Видел его?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Видел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -670,99 +862,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В элитном поселке семьи Гу охранник, уже знавший репетитора, пропустил его без лишних слов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Сяо Сюй, проходи! — встретила его госпожа Лю с улыбкой. — У Гу Шэна прогресс на 60 баллов по математике за месяц! Еще чуть-чуть, и будет проходной балл. Ты просто кудесник.</w:t>
+        <w:t>— Сяо Сюй, проходи! — встретила его госпожа Лю с улыбкой. — У Гу Шэна прогресс на 60 баллов по математике за месяц! Еще чуть-чуть, и будет проходной балл. Ты просто волшебник.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Вы мне льстите, мадам. Гу Шэн — способный парень, ему нужно было лишь немного направить мысли в нужное русло.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Довольная хозяйка велела подать фрукты и не мешала уроку, а позже втихаря перевела Линвану 20 000 монет в качестве премии.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После занятий Гу Шэн засыпал учителя вопросами об академии. — Скоро будут масштабные учения всех курсов, — поделился Линван.</w:t>
+        <w:t>После занятий Гу Шэн засыпал учителя вопросами об академии. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Скоро будут масштабные учения всех курсов, — поделился Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Вот это круто! — загорелся Гу Шэн. — Военная академия — это мощь. Столько знаменитостей в одном месте...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,67 +1054,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Пустяки, не за что, — вежливо ответил Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маршал вернулся домой, отдал улов дворецкому и зычно крикнул: — Мянь-Мянь, спускайся! Гляди, восемь штук поймал, все как на подбор!</w:t>
-[...15 lines deleted...]
-        <w:t>Жунмянь спустился в гостиную и заглянул в ведро: — Здорово, но нам столько за вечер не съесть. Повар и так уже наготовил.</w:t>
+        <w:t>Маршал вернулся домой, отдал улов дворецкому и зычно крикнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мянь-Мянь, спускайся! Гляди, восемь штук поймал, все как на подбор!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь спустился в гостиную и заглянул в ведро: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Здорово, но нам столько за вечер не съесть. Повар и так уже наготовил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Значит, растянем на два дня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,99 +1182,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Кроме него в погреб мог заходить только сын. Зная, что Жунмянь пить не умеет, маршал удивился, но всё же прихватил бутылку наверх.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>За ужином Жунмянь уставился на знакомую этикетку: — Зачем ты её открыл?</w:t>
+        <w:t>За ужином Жунмянь уставился на знакомую этикетку: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Зачем ты её открыл?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Раз уж ты сам её купил, значит, она тебе нравится. Давай выпьем по стаканчику, отец и сын.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь осекся. Ну да... технически, она ему «нравится».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ладно. За нас. Две стопки — и Жунмянь «поплыл».</w:t>
+        <w:t>— Ладно. За нас. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Две стопки — и Жунмянь «поплыл».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Слуги донесли его до спальни и напоили отваром от похмелья, но в голове всё равно всё гудело. Жунмяню стало невыносимо жарко, он отшвырнул одеяло и развалился на кровати «звездой». Синие глаза затуманились. Он открыл контакты в браслете и решил немножко... похулиганить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>