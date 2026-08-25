--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -62,51 +62,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В этот момент в комнату вошел довольный Фэн Шэн, только что закончивший разговор по телефону.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Фэн Шэн, ты что-нибудь знаешь о маршале Чу? — спросил Линван. Конечно, Фэн Шэн знал. Он с детства рос на историях о его подвигах. Услышав вопрос, он с энтузиазмом присел на кровать к другу и принялся пересказывать всё, что когда-либо слышал. Так Линван узнал об этой семье гораздо больше, чем писали в официальных сводках.</w:t>
+        <w:t>— Фэн Шэн, ты что-нибудь знаешь о маршале Чу? — спросил Линван. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Конечно, Фэн Шэн знал. Он с детства рос на историях о его подвигах. Услышав вопрос, он с энтузиазмом присел на кровать к другу и принялся пересказывать всё, что когда-либо слышал. Так Линван узнал об этой семье гораздо больше, чем писали в официальных сводках.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -254,147 +270,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Даже если сидеть тише воды ниже травы, это не спасает от жребия. Линван беспомощно поднялся с места. Жунмянь, услышав знакомый голос, обернулся. Его губы непроизвольно тронула улыбка, а на лице проступило выражение неприкрытой радости.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Профессор Дай, выслушав ответ, удовлетворенно кивнул: — Верно. Как ваша фамилия, молодой человек?</w:t>
+        <w:t>Профессор Дай, выслушав ответ, удовлетворенно кивнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Верно. Как ваша фамилия, молодой человек?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— ...Вэнь Чжэ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Профессор кивнул. У него было слишком много пар, запомнить всех он не мог, хотя этот «Вэнь Чжэ» показался ему смутно знакомым.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда лекция закончилась, Чу Жунмянь увидел свободное место рядом с Сюй Линваном и тут же подсел к нему: — Снова подменяешь кого-то?</w:t>
+        <w:t>Когда лекция закончилась, Чу Жунмянь увидел свободное место рядом с Сюй Линваном и тут же подсел к нему: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Снова подменяешь кого-то?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван кивнул, невольно улыбнувшись при воспоминании о том, как его только что «вычислил» преподаватель.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь устало привалился к парте, глядя на него сонным, затуманенным взглядом: — Можешь сегодня не приходить разбирать документы. Дел на ближайшие дни особо нет, сейчас всё внимание приковано к предстоящим совместным военным учениям.</w:t>
-[...15 lines deleted...]
-        <w:t>Линван, видя его измотанный вид, мягко произнес: — Тебе стоит как следует выспаться.</w:t>
+        <w:t>Жунмянь устало привалился к парте, глядя на него сонным, затуманенным взглядом: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Можешь сегодня не приходить разбирать документы. Дел на ближайшие дни особо нет, сейчас всё внимание приковано к предстоящим совместным военным учениям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван, видя его измотанный вид, мягко произнес: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тебе стоит как следует выспаться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмяня клонило в сон, но рядом с Линваном он, напротив, чувствовал себя на удивление уютно, хоть мозг и соображал чуть медленнее обычного.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,131 +510,227 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ну и дела... Утром выпил кофе, чтобы взбодриться, а всё равно в сон тянет. Смотрю на тебя — ты вечно бодрячком, хотя пашешь на нескольких работах. Неужели совсем не устаешь? — с любопытством спросил Жунмянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Устаю, конечно, но мне нравится такая насыщенная жизнь. Сил пока хватает, — ответил Линван. Жунмянь задумался. Сам-то он был из тех, кто обожает поваляться и пожить в свое удовольствие.</w:t>
-[...15 lines deleted...]
-        <w:t>— А период гона ты всегда проводишь в одиночестве? — вдруг спросил он. Линван кивнул и решил пояснить чуть подробнее: — До университета я жил с родителями. Когда наступал гон, просто запирался в своей комнате. В семье я единственный Альфа, так что можно было не переживать, что мои феромоны на кого-то повлияют.</w:t>
+        <w:t>— Устаю, конечно, но мне нравится такая насыщенная жизнь. Сил пока хватает, — ответил Линван. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь задумался. Сам-то он был из тех, кто обожает поваляться и пожить в свое удовольствие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А период гона ты всегда проводишь в одиночестве? — вдруг спросил он. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван кивнул и решил пояснить чуть подробнее: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— До университета я жил с родителями. Когда наступал гон, просто запирался в своей комнате. В семье я единственный Альфа, так что можно было не переживать, что мои феромоны на кого-то повлияют.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван поймал себя на мысли, что рассказывает этому Омеге гораздо больше, чем кому-либо другому.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Значит, твой запах как-то связан с алкоголем? — Жунмянь наконец озвучил вопрос, который не давал ему покоя. Линван озадаченно приподнял бровь: — Председатель, откуда вы узнали про алкоголь?</w:t>
+        <w:t>— Значит, твой запах как-то связан с алкоголем? — Жунмянь наконец озвучил вопрос, который не давал ему покоя. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван озадаченно приподнял бровь: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Председатель, откуда вы узнали про алкоголь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— В тот дождливый день, когда ты провожал меня до корпуса... Когда ты уходил, я почувствовал тонкий винный аромат.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Уши Линвана мгновенно вспыхнули. Он всегда был крайне осторожен и старался не допускать утечки феромонов. Вероятно, из-за того, что он был «попаданцем», сама концепция биологического влияния на окружающих казалась ему чем-то слишком интимным, тем, что не стоит выставлять напоказ. Но тогда... гон начался внезапно и бурно, они стояли слишком близко, вот Жунмянь и почуял. Линван взял себя в руки: — Это текила.</w:t>
+        <w:t>Уши Линвана мгновенно вспыхнули. Он всегда был крайне осторожен и старался не допускать утечки феромонов. Вероятно, из-за того, что он был «попаданцем», сама концепция биологического влияния на окружающих казалась ему чем-то слишком интимным, тем, что не стоит выставлять напоказ. Но тогда... гон начался внезапно и бурно, они стояли слишком близко, вот Жунмянь и почуял. Линван взял себя в руки: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это текила.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь про себя отметил, что запах вполне приятный. Странно: Линван кажется таким выдержанным и спокойным Альфой, а феромоны у него такие дерзкие и крепкие?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -574,147 +750,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— А какой аромат у председателя?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь возмущенно округлил глаза: — Ты что, до сих пор не знаешь?</w:t>
+        <w:t>Жунмянь возмущенно округлил глаза: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты что, до сих пор не знаешь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван на мгновение завис. А он должен знать?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь подпер лицо ладонями и уставился на доску, слегка покачивая головой — он явно был в хорошем расположении духа. Линван невольно залюбовался им: в лучах солнца, проникающих в класс, облик Жунмяня казался сияющим, а в синих глазах плясали золотистые пылинки. «Он и правда очень красив», — подумал Линван.</w:t>
+        <w:t>Жунмянь подпер лицо ладонями и уставился на доску, слегка покачивая головой — он явно был в хорошем расположении духа. Линван невольно залюбовался им: в лучах солнца, проникающих в класс, облик Жунмяня казался сияющим, а в синих глазах плясали золотистые пылинки. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Он и правда очень красив», — подумал Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В учебной части председатель всегда держал марку и вел себя официально, а здесь, в аудитории, он словно стал обычным студентом — более эмоциональным и настоящим. Хотя сам Линван студентом этого курса не был. Он был «подсадной уткой».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты всё время на меня смотришь. Настолько я хорош собой? — Жунмянь весело прищурился, ничуть не сомневаясь в собственной неотразимости. Линван впервые встретил такого непосредственного Омегу: — Очень хорош.</w:t>
+        <w:t>— Ты всё время на меня смотришь. Настолько я хорош собой? — Жунмянь весело прищурился, ничуть не сомневаясь в собственной неотразимости. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван впервые встретил такого непосредственного Омегу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Очень хорош.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь принял комплимент как должное и принялся игриво накручивать кончик косички на палец. Это была его привычка — теребить волосы, когда он счастлив. Линван снова едва сдержал улыбку. Ну что за детская привычка — вечно играть с волосами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван продолжал конспектировать. Его почерк — летящий, изящный, с длинными росчерками — выглядел куда живее печатного шрифта. — Ты даже на лекциях для третьего курса умудряешься писать конспекты. Красивый почерк, — заметил Жунмянь. Сам он редко что-то записывал, особенно на таких нудных предметах. «Длинные пальцы, красивый почерк... идеально», — Жунмянь, словно хитрая лисица, мысленно поставил еще одну галочку.</w:t>
+        <w:t>Линван продолжал конспектировать. Его почерк — летящий, изящный, с длинными росчерками — выглядел куда живее печатного шрифта. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты даже на лекциях для третьего курса умудряешься писать конспекты. Красивый почерк, — заметил Жунмянь. Сам он редко что-то записывал, особенно на таких нудных предметах. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Длинные пальцы, красивый почерк... идеально», — Жунмянь, словно хитрая лисица, мысленно поставил еще одну галочку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Мало ли, вдруг пригодится, — Линван привык фиксировать всё важное.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -734,115 +1006,163 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я знаю, что ты отличник, но скажи честно: ты правда считаешь, что вся эта книжная теория тебе поможет? — Жунмянь чувствовал, что рядом с Линваном превращается в «почемучку», ему хотелось знать о нем буквально всё. Линван был для него захватывающей загадкой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван улыбнулся: — Поможет. Чем больше узнаешь, тем яснее видишь, как всё в мире взаимосвязано. Знания проявляют себя по-разному в зависимости от того, кто ими владеет. Когда много учишься, начинаешь понимать истинную суть многих любопытных вещей.</w:t>
-[...15 lines deleted...]
-        <w:t>Жунмянь пришел к неожиданному выводу: — Я понял. Ты из тех, кто может очаровать любого старшего в этом мире.</w:t>
+        <w:t>Линван улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поможет. Чем больше узнаешь, тем яснее видишь, как всё в мире взаимосвязано. Знания проявляют себя по-разному в зависимости от того, кто ими владеет. Когда много учишься, начинаешь понимать истинную суть многих любопытных вещей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь пришел к неожиданному выводу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я понял. Ты из тех, кто может очаровать любого старшего в этом мире.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Особенно маршала Чу и президента Академии наук. Линван скромно открестился от такой похвалы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ой, да ладно тебе, — искренне изумился Жунмянь. — Ты что, мой какой-то потерянный в прошлой жизни брат? Не понимаю, как ты это делаешь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это сравнение было настолько странным, что Линван не нашелся, что ответить: — Председатель, не шутите так.</w:t>
+        <w:t>Это сравнение было настолько странным, что Линван не нашелся, что ответить: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Председатель, не шутите так.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я не шучу! Ты даже не представляешь, насколько твой характер и внешность идеально вписываются...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -990,67 +1310,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После занятий Линван забрал посылку из дома: папа прислал вяленое мясо, сухофрукты и домашнее печенье. В общежитии Линь И первым делом набросился на угощение: — О боги, какая вкуснотища! Мясо просто тает во рту, а печенье — хрустящее и ароматное! — Линь И жмурился от удовольствия.</w:t>
-[...15 lines deleted...]
-        <w:t>Ло И тоже оценил гостинцы, показав большой палец: — Повезло тебе с домашней кухней! Фэн Шэн согласно кивнул.</w:t>
+        <w:t>После занятий Линван забрал посылку из дома: папа прислал вяленое мясо, сухофрукты и домашнее печенье. В общежитии Линь И первым делом набросился на угощение: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О боги, какая вкуснотища! Мясо просто тает во рту, а печенье — хрустящее и ароматное! — Линь И жмурился от удовольствия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ло И тоже оценил гостинцы, показав большой палец: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Повезло тебе с домашней кухней! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фэн Шэн согласно кивнул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван отложил часть гостинцев для Юй Сю и Чу Жунмяня — старшие коллеги по учебной части всё-таки проявляли к нему заботу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>