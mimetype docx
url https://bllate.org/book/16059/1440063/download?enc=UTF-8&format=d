--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -14,83 +14,147 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты очень круто играешь в бильярд, — выдавил из себя Жунмянь. Линван, сосредоточенно плетя косу, негромко отозвался: — Председатель тоже видел?</w:t>
-[...31 lines deleted...]
-        <w:t>Линван продолжал плести, чувствуя жар его кожи: — Нет.</w:t>
+        <w:t>— Ты очень круто играешь в бильярд, — выдавил из себя Жунмянь. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван, сосредоточенно плетя косу, негромко отозвался: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Председатель тоже видел?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмяню было не по себе, он хотел повернуть голову, но вспомнил, что его волосы в чужих руках, и замер. Уши предательски загорелись. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я пришел, когда ты заканчивал вторую партию с Нельсоном. Тебе... тебе ведь понравился Нельсон? — с вызовом и затаенной надеждой спросил он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван продолжал плести, чувствуя жар его кожи: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чу Жунмянь с облегчением выдохнул, когда Линван закрепил резинку. Он посветил экраном браслета, как зеркалом, и, обнаружив, что косичка заплетена на совесть, заметно повеселел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -142,275 +206,419 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван был в полном смятении. Неужели кто-то может говорить такие вещи настолько открыто? Он чувствовал себя героем какой-то дорамы. Глядя на затылок председателя, он ощутил, как кончики пальцев снова стали горячими, и окончательно потерял дар речи. Жунмянь, решив не давить, вовремя сменил тему и предложил вместе возвращаться в академию. Линван на автомате проводил его до корпуса. Вернувшись к себе, он сел на кровать и погрузился в глубокие раздумья.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Фэн Шэн болтал по телефону с парнем в коридоре, а Линь И как раз закончил раунд в игре. Он покосился на Линвана: — Чего так рано? Я думал, вы до одиннадцати задержитесь, а то и вообще до утра не придете. Нашел себе симпатичного Омегу?</w:t>
+        <w:t>Фэн Шэн болтал по телефону с парнем в коридоре, а Линь И как раз закончил раунд в игре. Он покосился на Линвана: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чего так рано? Я думал, вы до одиннадцати задержитесь, а то и вообще до утра не придете. Нашел себе симпатичного Омегу?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— На встрече таких не было, — ответил Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ну и запросы у тебя, — Линь И кинул ему пачку чипсов. — Говорят, там было полно аристократов, один краше другого.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван поймал пачку: — Чтобы завязались отношения, человек должен быть прежде всего по душе.</w:t>
+        <w:t>Линван поймал пачку: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чтобы завязались отношения, человек должен быть прежде всего по душе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— И то верно. Ну и чтобы запах феромонов подходил, — тут же добавил Линь И. — Кстати, чем от тебя пахнет?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Текилой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линь И захрустел чипсами: — Ого, как круто.</w:t>
-[...63 lines deleted...]
-        <w:t>Линь И вздохнул. Его не раз высмеивали за этот запах — для Альфы такой аромат считался слишком «несерьезным», и только его парень всегда утешал его. Линван вдруг спросил: — А как ты познакомился со своим парнем?</w:t>
+        <w:t>Линь И захрустел чипсами: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ого, как круто.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван решил проявить вежливость: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А от тебя?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линь И смутился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сливочным печеньем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван невольно сглотнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Звучит вкусно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линь И вздохнул. Его не раз высмеивали за этот запах — для Альфы такой аромат считался слишком «несерьезным», и только его парень всегда утешал его. Линван вдруг спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А как ты познакомился со своим парнем?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Мы однокурсники. Слово за слово — и закрутилось. Проверили совместимость, вышло 70%, вот и обручились. Он ко мне очень добр.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван кивнул. Линь И подсел поближе: — С чего такие вопросы? У тебя что-то намечается? Могу проконсультировать.</w:t>
+        <w:t>Линван кивнул. Линь И подсел поближе: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С чего такие вопросы? У тебя что-то намечается? Могу проконсультировать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Скажи, — замялся Линван, — ты бы стал заплетать косичку другу?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линь И фыркнул: — Какой еще косичку! На кой черт Альфе длинные волосы? Я б его этой косой и придушил.</w:t>
+        <w:t>Линь И фыркнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какой еще косичку! На кой черт Альфе длинные волосы? Я б его этой косой и придушил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван: — ...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -478,99 +686,163 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чу Жунмянь обедал в столовой. В последнее время у него совсем пропал аппетит — съедал пару ложек и больше не мог. Увидев Нельсона, он подошел к его столику.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Каким это ветром тебя ко мне занесло? — спросил Нельсон. Он был богат, красив и привык к обожанию толпы Альф. Жунмянь присел рядом: — Всё еще бегаешь за Сюй Линваном?</w:t>
+        <w:t>— Каким это ветром тебя ко мне занесло? — спросил Нельсон. Он был богат, красив и привык к обожанию толпы Альф. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь присел рядом: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё еще бегаешь за Сюй Линваном?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— А разве он не забавный? — Нельсон пожал плечами. — Возможно, как только я его получу, мой интерес сразу угаснет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь скрестил руки и холодно посмотрел на него: — Родители никогда не одобрят твой союз с таким человеком.</w:t>
-[...15 lines deleted...]
-        <w:t>Нельсон усмехнулся: — Чтобы любить, не обязательно связывать себя узами брака.</w:t>
+        <w:t>Жунмянь скрестил руки и холодно посмотрел на него: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Родители никогда не одобрят твой союз с таким человеком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нельсон усмехнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чтобы любить, не обязательно связывать себя узами брака.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Но Жунмянь считал иначе: если любишь — будь рядом. До конца.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -622,51 +894,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван, как раз вышедший умыться, услышал это, но лишь глянул на небо и отправился в учебную часть — сегодня он еще не разбирал документы для председателя. После того памятного признания Линван так и не решился дать ответ. Он просто не мог представить, как это — встречаться с самим Чу Жунмянем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Придя в кабинет, он обнаружил, что председателя нет. Прождал еще какое-то время — тишина. Линван открыл переписку, пролистал вверх и хлопнул себя по лбу: у Жунмяня же сегодня лекции! «Совсем заработался», — зевнул он. Забрав сумку, он прихватил из вазочки персиковый леденец и пошел к выходу. Запах спелого персика моментально пропитал его одежду.</w:t>
+        <w:t>Придя в кабинет, он обнаружил, что председателя нет. Прождал еще какое-то время — тишина. Линван открыл переписку, пролистал вверх и хлопнул себя по лбу: у Жунмяня же сегодня лекции! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Совсем заработался», — зевнул он. Забрав сумку, он прихватил из вазочки персиковый леденец и пошел к выходу. Запах спелого персика моментально пропитал его одежду.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>На посту в тот вечер стояли две Омеги. Один из них, проходя мимо Линвана, почувствовал аромат персика и буквально застыл на месте.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,51 +974,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Быть не может! Председатель бы никогда... — попытался возразить тот. — Наверное, это конфеты. Я видел такие у председателя в вазочке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Первый Омега хмыкнул: — А ты видел, чтобы кто-то, кроме самого председателя, осмеливался брать его конфеты в учебной части?!</w:t>
+        <w:t>Первый Омега хмыкнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ты видел, чтобы кто-то, кроме самого председателя, осмеливался брать его конфеты в учебной части?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>