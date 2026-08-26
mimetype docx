--- v0 (2026-05-22)
+++ v1 (2026-08-26)
@@ -62,83 +62,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я умею только в баскетбол играть, в остальном не силен, — признался Линван. — Но если партнеру будет интересно, я готов научиться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У Нельсона азартно блеснули глаза, и он подколол: — И сколько же времени тебе понадобится на обучение?</w:t>
+        <w:t>У Нельсона азартно блеснули глаза, и он подколол: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И сколько же времени тебе понадобится на обучение?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Остальные Омеги прыснули от смеха.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван на мгновение задумался: — От пары часов до трех дней, не больше.</w:t>
+        <w:t>Линван на мгновение задумался: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— От пары часов до трех дней, не больше.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он считал, что если разобраться в правилах и механике, а потом пару раз попрактиковаться, то любое развлечение освоить несложно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,83 +206,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Пусть нам объяснят правила, — распорядился он.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маркер (работник бильярдной, который следит за игрой, ведет счет и иногда расставляет шары) кивнул и начал инструктаж: — Обычно гости играют в «восьмерку». Используется один биток — белый шар. По правилам, игрок должен забить все семь шаров своей группы, а затем отправить черный шар под восьмым номером в назначенную лузу для победы... Служитель перечислил еще несколько нюансов, и Линван всё запомнил.</w:t>
+        <w:t>Маркер (работник бильярдной, который следит за игрой, ведет счет и иногда расставляет шары) кивнул и начал инструктаж: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Обычно гости играют в «восьмерку». Используется один биток — белый шар. По правилам, игрок должен забить все семь шаров своей группы, а затем отправить черный шар под восьмым номером в назначенную лузу для победы... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Служитель перечислил еще несколько нюансов, и Линван всё запомнил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линван: — Хорошо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Шары расставили, и Нельсон уступил ему право первого удара: — Как насчет игры до двух побед?</w:t>
+        <w:t>Шары расставили, и Нельсон уступил ему право первого удара: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как насчет игры до двух побед?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван не возражал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -286,83 +366,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Началась вторая партия. Пока внизу у столов становилось всё оживленнее, наверху вечер знакомств тоже был в самом разгаре. Чу Жунмянь, получив известие, примчался в караоке. В зале царила жара, и он первым же делом наткнулся на Юй Сю, который весело о чем-то болтал с одним из Омег.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Не обнаружив в толпе Линвана, Жунмянь почувствовал, как сердце ухнуло вниз. «Неужели уже нашел кого-то и ушел продолжать вечер тет-а-тет?» Он быстрым шагом подошел к Юй Сю: — Где Сюй Линван?</w:t>
-[...31 lines deleted...]
-        <w:t>— Пойду посмотрю, — бросил Жунмянь через плечо. Юй Сю быстро обменялся контактами с новым знакомым и поспешил за ним. Глава студсовета никогда не посещал такие посиделки; дай он хоть малейший намек, и очередь из желающих на нем жениться Альф растянулась бы на километры.</w:t>
+        <w:t>Не обнаружив в толпе Линвана, Жунмянь почувствовал, как сердце ухнуло вниз. «Неужели уже нашел кого-то и ушел продолжать вечер тет-а-тет?» Он быстрым шагом подошел к Юй Сю: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Где Сюй Линван?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот, увидев председателя, мгновенно протрезвел: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Младший Сюй с компанией Омег ушел вниз играть в бильярд. Председатель, вы как тут оказались?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пойду посмотрю, — бросил Жунмянь через плечо. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Сю быстро обменялся контактами с новым знакомым и поспешил за ним. Глава студсовета никогда не посещал такие посиделки; дай он хоть малейший намек, и очередь из желающих на нем жениться Альф растянулась бы на километры.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Едва они подошли к бильярдной зоне, как послышались восторженные возгласы толпы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,51 +526,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь протиснулся вперед и увидел Линвана в разгаре поединка с Нельсоном. Нельсон был в азарте, а вот взгляд Линвана оставался спокойным. Он стоял в стороне, неспешно натирая мелом кончик кия, и целился в «восьмерку». Раздался звонкий щелчок — черный шар ударился о биток противника и послушно нырнул в лузу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Неужели и правда выиграл? — изумленно выдохнул один из Альф. Омеги же покраснели от восторга: — Потрясающе!</w:t>
+        <w:t>— Неужели и правда выиграл? — изумленно выдохнул один из Альф. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Омеги же покраснели от восторга: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Потрясающе!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Этот парень точно раньше не играл? Может, прикидывается?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,51 +622,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Вторая партия была выиграна Линваном буднично и уверенно. Если смотреть на нее отдельно, в ней не было ничего сверхъестественного, но на контрасте с первой она казалась чудом. К тому же, Линван за столом выглядел чертовски притягательно: высокий, статный, а его узкая талия вырисовывала безупречную линию, когда он наклонялся над столом для удара. И при этом — абсолютное ледяное спокойствие, вне зависимости от исхода.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Началась третья, решающая партия. Жунмянь поймал одного из знакомых Омег: — Что здесь происходит?</w:t>
+        <w:t>Началась третья, решающая партия. Жунмянь поймал одного из знакомых Омег: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что здесь происходит?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Тот, удивившись появлению «небожителя», вкратце пересказал суть спора.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,51 +734,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Нельсон действительно играл неплохо, иначе не бросил бы вызов так смело. Он был сыном начальника отдела снабжения, и Жунмянь неплохо его знал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Нельсон изящно забил один шар и с вызовом посмотрел на противника: — Твой ход, Сюй Линван.</w:t>
+        <w:t>Нельсон изящно забил один шар и с вызовом посмотрел на противника: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Твой ход, Сюй Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Тот, не теряя самообладания, прицелился. С помощью точного удара по прицельному шару он выполнил «кэннон» (K-ball), разбивая скопление и расчищая себе путь к победе. Лицо Нельсона окаменело.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -654,115 +846,195 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линван: — Благодарю за игру.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Нельсон загорелся еще большим интересом. Отец никогда не позволит ему выйти замуж за кого-то вроде Сюй Линвана, но закрутить роман — почему бы и нет? Он отложил кий, и его винно-рыжие волосы еще ярче подчеркнули изысканную красоту лица: — Не хочешь подняться наверх и пропустить по стаканчику?</w:t>
-[...63 lines deleted...]
-        <w:t>Пока он отвлекал Нельсона разговором, Линвана снова окружила толпа Омег. Юй Сю наблюдал за этой картиной с видом крайне довольного сводника. Жунмянь прошептал ему на ухо: — Вызови Сюй Линвана на улицу. Скажи, что у меня к нему дело.</w:t>
+        <w:t>Нельсон загорелся еще большим интересом. Отец никогда не позволит ему выйти замуж за кого-то вроде Сюй Линвана, но закрутить роман — почему бы и нет? Он отложил кий, и его винно-рыжие волосы еще ярче подчеркнули изысканную красоту лица: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не хочешь подняться наверх и пропустить по стаканчику?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чу Жунмянь внутренне хмыкнул. Он сделал шаг вперед и произнес: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нельсон, не знал, что ты тоже решил поучаствовать в коллективном свидании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нельсон изогнул бровь в усмешке: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О, и ты здесь? А где же твой Ван Юй?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь не скрывал отвращения: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С чего ты взял, что я должен быть с ним? Меньше слушай пустые сплетни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока он отвлекал Нельсона разговором, Линвана снова окружила толпа Омег. Юй Сю наблюдал за этой картиной с видом крайне довольного сводника. Жунмянь прошептал ему на ухо: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вызови Сюй Линвана на улицу. Скажи, что у меня к нему дело.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Юй Сю: — ...Слушаюсь, председатель.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +1054,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Проводив Юй Сю взглядом, Жунмянь вернулся в верхний зал. Нельсон, понимая, что при председателе вызвать Линвана не получится, лишь несколько раз обернулся и последовал за ним наверх.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Тебе и правда приглянулся этот парень? — спросил Нельсон, когда они опустились на диван. Настроение Жунмяня было на нуле. Нельсон продолжал: — Я о нем слышал. Знаешь, среди моих бывших такого типажа еще не было.</w:t>
+        <w:t>— Тебе и правда приглянулся этот парень? — спросил Нельсон, когда они опустились на диван. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Настроение Жунмяня было на нуле. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нельсон продолжал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я о нем слышал. Знаешь, среди моих бывших такого типажа еще не было.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь понял: для Нельсона Линван — просто очередная игрушка на вечер. В душе поднялась волна странной, непонятной ему самому злости.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,51 +1166,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Так быстро? — засмеялся Нельсон. — Я так и не понял, зачем ты вообще приходил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь процедил сквозь зубы: — Задержать преступника.</w:t>
+        <w:t>Жунмянь процедил сквозь зубы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Задержать преступника.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Нельсон: — ?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -926,195 +1262,291 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Выйдя на улицу, Жунмянь увидел Линвана, ждущего у клумбы. Линван уже отписался Ло И, что уходит. Он стоял, опустив глаза на каменные плитки, но, услышав шаги, поднял голову и увидел прекрасное лицо председателя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он невольно улыбнулся: — Председатель, что за срочное дело? «Неужели всё настолько серьезно, что он примчался прямо сюда?» — подумал Линван.</w:t>
+        <w:t>Он невольно улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Председатель, что за срочное дело? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Неужели всё настолько серьезно, что он примчался прямо сюда?» — подумал Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— В одной смете... данные по бюджету. Я посмотрел их вечером и ужаснулся. Но сейчас увидел тебя и понял, что просто ошибся, — выдал Жунмянь первое, что пришло в голову.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван: — Вот и хорошо. Вы останетесь развлекаться или возвращаетесь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь скрестил руки на груди: — А ты?</w:t>
+        <w:t>Жунмянь скрестил руки на груди: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ты?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я планировал уйти. Вечер знакомств — это интересно, но я немного устал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь коротко «окнул»: — Мне тоже пора. Давай вернемся вместе.</w:t>
+        <w:t>Жунмянь ответил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О, я тоже возвращаюсь. Тогда пойдем вместе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь, вероятно, собирался в большой спешке. Когда Юй Сю прислал ему сообщение, он валялся на кровати с игрой, а узнав новости, подскочил как ошпаренный, забыв обо всем на свете — лишь бы его «подопытного» Альфу не увели прямо из-под носа. Он даже не заметил, что резинка сползла к самым кончикам волос.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чу Жунмянь привык ходить на шаг впереди других и смотреть на людей, чуть вскинув подбородок, что придавало ему вид утонченного аристократа. Линван заметил непорядок: — Председатель, у вас прическа распадается. Может, перевяжете волосы?</w:t>
+        <w:t>Чу Жунмянь привык ходить на шаг впереди других и смотреть на людей, чуть вскинув подбородок, что придавало ему вид утонченного аристократа. Линван заметил непорядок: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Председатель, у вас прическа распадается. Может, перевяжете волосы?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь схватился за косичку и обнаружил, что та совсем разболталась. Он представил, что расхаживал в таком неряшливом виде, и в душе смешались обида и ярость.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глаза Жунмяня метали искры: — Это всё из-за тебя! Из-за тебя я опозорился перед всеми! Наверняка кто-то видел меня в таком растрепанном виде! Как мне теперь после этого в глаза Омегам смотреть?!</w:t>
+        <w:t>Глаза Жунмяня метали искры: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это всё из-за тебя! Из-за тебя я опозорился перед всеми! Наверняка кто-то видел меня в таком растрепанном виде! Как мне теперь после этого в глаза Омегам смотреть?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В сердцах он дернул волосы, пытаясь их поправить, но от волнения ничего не выходило, и резинка в итоге упала на землю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,99 +1566,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Глаза Жунмяня округлились: — ...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван мягко пояснил: — Здесь свет приглушен, никто не увидит.</w:t>
-[...15 lines deleted...]
-        <w:t>Сердце Жунмяня пустилось вскачь. Он быстро подошел к Линвану, ворча: — А ты хоть умеешь? Мне нужно, чтобы было красиво.</w:t>
+        <w:t>Линван мягко пояснил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Здесь свет приглушен, никто не увидит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце Жунмяня пустилось вскачь. Он быстро подошел к Линвану, ворча: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ты хоть умеешь? Мне нужно, чтобы было красиво.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван: — Сейчас ночь, вы всё равно распустите их, как только дойдете до общежития.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь упрямился: — Нам еще идти прилично, я должен выглядеть безупречно.</w:t>
+        <w:t>Жунмянь упрямился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нам еще идти прилично, я должен выглядеть безупречно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван встал позади него. В полумраке он протянул руку и собрал золотистые пряди. Кончики пальцев случайно задели нежную кожу на затылке. Линван на мгновение замер, а затем начал аккуратно перебирать волосы. У Жунмяня мурашки побежали по коже, а шея мгновенно залилась румянцем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1246,51 +1726,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван ловко разделил волосы на три пряди и начал плести косу. Его пальцы двигались уверенно и гибко, ни разу не дернув и не причинив боли. Всё было очень нежно. В голове у Жунмяня всё поплыло.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Так нельзя, — подумал он. — Надо что-то сказать, что-то сделать». — Сюй... Сюй Линван...</w:t>
+        <w:t>«Так нельзя, — подумал он. — Надо что-то сказать, что-то сделать». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сюй... Сюй Линван...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>