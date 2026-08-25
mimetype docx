--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -30,275 +30,403 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линван не видел Чу Жунмяня несколько дней, и теперь, столкнувшись с ним нос к носу, снова был поражен его красотой. Жунмянь был по-настоящему красив и прекрасно это осознавал. Сидя так близко, Линван мог рассмотреть даже тончайший пушок на его лице. В свете люминесцентных ламп кожа председателя сияла белизной — он казался каким-то неземным существом, эльфом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Чего уставился? На, держи пять штук», — Жунмянь небрежно переложил несколько палочек шашлыка в миску Линвана.</w:t>
-[...63 lines deleted...]
-        <w:t>«Тренировки — это хорошо, тебе нужно больше практики. Но не забывай про баланс между трудом и отдыхом».</w:t>
+        <w:t> — Чего уставился? На, держи пять штук, — Жунмянь небрежно переложил несколько палочек шашлыка в миску Линвана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> — Спасибо, председатель.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь покосился на него: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> — Ты так и не ответил на мой вопрос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> — Я был на тренировочной площадке, — пояснил Линван.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> — Тренировки — это хорошо, тебе нужно больше практики. Но не забывай про баланс между трудом и отдыхом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь болтал непринужденно, словно старый знакомый: расспрашивал, как кормили в изоляторе, сколько человек в семье у Линвана. Тот чутко уловил перемену в настроении председателя. Похоже, вне стен учебной части Чу Жунмянь предпочитал вести себя как обычный человек, обсуждая простые житейские вещи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«В изоляторе на завтрак обычно дают хлеб и молоко, а в обед и ужин — готовые обеды в коробках и две бутылки воды». Едва он закончил фразу, Жунмянь подкинул ему в миску еще шашлыка. Линван не знал, смеяться ему или плакать: «Спасибо, председатель. На самом деле в изоляторе вполне терпимо».</w:t>
-[...31 lines deleted...]
-        <w:t>«188 сантиметров».</w:t>
+        <w:t> — В изоляторе на завтрак обычно дают хлеб и молоко, а в обед и ужин — готовые обеды в коробках и две бутылки воды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Едва он закончил фразу, Жунмянь подкинул ему в миску еще шашлыка. Линван не знал, смеяться ему или плакать: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> — Спасибо, председатель. На самом деле в изоляторе вполне терпимо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь тряхнул головой: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> — Судя по твоему рассказу, это вылитая тюрьма. Кстати, какой у тебя рост? Кажется, ты чуть выше меня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> — 188 сантиметров.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Это совпало с примерными расчетами Жунмяня. Вес тоже был понятен — атлетичное телосложение Линвана говорило само за себя. Пока Жунмянь потягивал колу, Линван сосредоточенно ел лапшу. Председатель разглядывал его темную макушку и крепкие руки, держащие палочки — зрелище было весьма эстетичным. В мире Альф гены решают всё: чем выше ранг, тем безупречнее внешность. Линван официально был лишь C-ранга, но выглядел при этом на все сто — настоящий красавец.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван чувствовал на себе взгляд Жунмяня, который тот даже не пытался скрыть. «Председатель, я захвачу мусор», — сказал Линван, собирая свою миску, поднос Жунмяня и пустой стакан из-под колы. Жунмянь встал и остался ждать у выхода; он принимал такую заботу как нечто само собой разумеющееся.</w:t>
+        <w:t>Линван чувствовал на себе взгляд Жунмяня, который тот даже не пытался скрыть.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Председатель, я захвачу мусор, — сказал Линван, собирая свою миску, поднос Жунмяня и пустой стакан из-под колы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь встал и остался ждать у выхода; он принимал такую заботу как нечто само собой разумеющееся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Люди в столовой уже вовсю глазели на них. Золотистая коса и пронзительно-синие глаза Жунмяня всегда действовали на окружающих как магнит, а его непринужденная поза только добавляла ему веса в глазах толпы. Линван подошел к нему.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Пойдем», — бросил Жунмянь.</w:t>
+        <w:t> — Пойдем, — бросил Жунмянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван кожей чувствовал, как чужие взгляды сверлят ему спину. Если бы ими можно было убивать, он бы уже скончался тысячу раз. Золотистые волосы председателя мягко лежали на затылке. Представив, как Жунмянь каждое утро старательно заплетает эту косичку, Линван невольно усмехнулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они дошли до развилки у общежитий. «Председатель, тогда я пойду», — попрощался Линван. Как только тот ушел, Жунмянь принялся прокручивать в голове добытую информацию. Молодой, красивый, из хорошей честной семьи, родители простые люди, есть брат-Бета...</w:t>
+        <w:t>Они дошли до развилки у общежитий. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> — Председатель, тогда я пойду, — попрощался Линван. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только тот ушел, Жунмянь принялся прокручивать в голове добытую информацию. Молодой, красивый, из хорошей честной семьи, родители простые люди, есть брат-Бета...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Совершенно заурядная биография для высшего света Императорской звезды, но Жунмянь был доволен. Ему нравилось, что у Линвана нет кучи проблемных родственников. В столице он нагляделся на грязную борьбу за наследство в больших кланах — простая семья казалась ему куда уютнее. А власти и богатства у них в семье и так было в избытке: пока у них в руках армия, любой враг сто раз подумает, прежде чем соваться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -318,115 +446,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Там, где есть военная мощь, всегда остро стоит вопрос снабжения. Маршал Чу — человек далеко не легкомысленный, а его семья обладает огромным влиянием, поэтому он заранее расставил своих людей в министерстве финансов. Многие пускали слюни на это богатство, на выстроенную десятилетиями армию и связи. Но в этой безупречной логике была одна фатальная брешь: ни для кого уже не секрет, что здоровье маршала в последнее время пошатнулось. Стоит военному столпу рухнуть, и политическое равновесие в Федерации будет нарушено.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Впрочем, сейчас всё это не имело к Сюй Линвану никакого отношения. Он вернулся в общежитие, где Линь И тут же кинул ему пачку чипсов: — Линван, мы тебя не торопим, но ты только что пережил гон. Вместо того чтобы отдыхать, ты где-то бродишь полвечера. Ты что, из стали отлит?</w:t>
-[...15 lines deleted...]
-        <w:t>Фэн Шэн как раз вышел из душа: — Не ожидал, что ты реально закроешься в изоляторе. Целую неделю там проторчал — ну и выдержка.</w:t>
+        <w:t>Впрочем, сейчас всё это не имело к Сюй Линвану никакого отношения. Он вернулся в общежитие, где Линь И тут же кинул ему пачку чипсов: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Линван, мы тебя не торопим, но ты только что пережил гон. Вместо того чтобы отдыхать, ты где-то бродишь полвечера. Ты что, из стали отлит?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фэн Шэн как раз вышел из душа: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не ожидал, что ты реально закроешься в изоляторе. Целую неделю там проторчал — ну и выдержка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Нашел бы себе омегу, и дело с концом, — хихикнул Линь И. — Омеги такие мягкие, пахнут вкусно... Когда накрывает гон, можно взять отпуск и провести его вместе — считай, свидание.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван лишь улыбнулся: — Чувства не приходят по первому требованию.</w:t>
-[...15 lines deleted...]
-        <w:t>Ло И высунул голову со второго яруса кровати: — Студсовет через пару дней устраивает вечер знакомств. Линван, сходи, присмотрись.</w:t>
+        <w:t>Линван лишь улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чувства не приходят по первому требованию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ло И высунул голову со второго яруса кровати: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Студсовет через пару дней устраивает вечер знакомств. Линван, сходи, присмотрись.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван кивнул и сделал себе мысленную пометку: если будет время, заглянет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,147 +654,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Даже самые суровые профессора командного факультета, известные своей беспощадностью, смотрели на Линвана с нескрываемым одобрением.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Фэн Шэн в отчаянии зачесал затылок: — Да почему все преподы тебя так любят? Ты и в школе был таким популярным?</w:t>
-[...63 lines deleted...]
-        <w:t>В отличие от них, которые, если их вызывали, мямлили что-то невнятное, путаясь в словах. Ло И же было любопытно другое: — Ты вечно носишься с этими посылками, подрабатываешь в учебной части... Откуда у тебя время на книги?</w:t>
+        <w:t>Фэн Шэн в отчаянии зачесал затылок: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да почему все преподы тебя так любят? Ты и в школе был таким популярным?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван, прижимая к себе стопку книг, ответил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я просто внимательно слушаю, отвечаю на вопросы и вовремя сдаю задания. Наверное, поэтому. В школе меня тоже никто из учителей не недолюбливал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фэн Шэн впал в ступор: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И это всё? И за это любят?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линь И толкнул друга локтем: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вообще-то, это чертовски сложно. Вспомни хоть один раз, когда он встал и ответил неправильно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В отличие от них, которые, если их вызывали, мямлили что-то невнятное, путаясь в словах. Ло И же было любопытно другое: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты вечно носишься с этими посылками, подрабатываешь в учебной части... Откуда у тебя время на книги?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Неужели он втихаря "зубрит" по ночам?» — подумали соседи. Но Линван всегда был на виду, и полуночных бдений со светильником за ним не замечали.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— У меня память хорошая, — скромно признался Линван. Ло И замолчал. Ну да, «скромно»...</w:t>
+        <w:t>— У меня память хорошая, — скромно признался Линван. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ло И замолчал. Ну да, «скромно»...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>На дневном занятии по пилотированию мехов инструктор вызвал Линвана продемонстрировать упражнение. Тот выполнил всё по канону.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -654,99 +942,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Закончив серию, он отложил винтовку, чтобы перевести дух. Фэн Шэн, который тоже упражнялся в стрельбе дома, понимал, что до уровня Линвана ему далеко. На стрельбище было просторно: кроме первокурсников-командников здесь тренировались второй и третий курсы. Линван с его эффектной внешностью и блестящими результатами был как на ладони.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Сю, заметив его, тут же зашептал на ухо председателю: — Глава, я же говорил, младший Сюй — «темная лошадка». Он вроде с Шестой планеты, но стреляет как потомственный аристократ. Я бы на движущихся мишенях столько очков не набрал.</w:t>
+        <w:t>Юй Сю, заметив его, тут же зашептал на ухо председателю: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Глава, я же говорил, младший Сюй — «темная лошадка». Он вроде с Шестой планеты, но стреляет как потомственный аристократ. Я бы на движущихся мишенях столько очков не набрал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь знал о его происхождении лучше всех. Видимо, это был врожденный талант.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Занимайся своим делом, — с легкой улыбкой осадил он помощника. — С чего это ты так за ним следишь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Сю поспешил оправдаться: — Да я без задней мысли! Просто он мне кажется слишком юным. Мне интересно, какой омега ему достанется, вот и присматриваю «партию».</w:t>
+        <w:t>Юй Сю поспешил оправдаться: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да я без задней мысли! Просто он мне кажется слишком юным. Мне интересно, какой омега ему достанется, вот и присматриваю «партию».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Если и заводить отношения, то с лучшими, — бросил Жунмянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -766,115 +1086,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты раньше где-то занимался?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Было дело, — ответил Линван. Вспомнив обстоятельства того «обучения», он непроизвольно дернул уголком рта. Случай был специфический: он просто пошел подработать на каникулах, а в итоге попал в лапы к космическим пиратам. Кричать было бесполезно — за это могли пустить пулю в лоб. Пришлось стать «своим» и очень быстро соображать. Если бы армия Федерации не подоспела вовремя, он бы, чего доброго, стал преемником главаря банды.</w:t>
-[...63 lines deleted...]
-        <w:t>— Мне нравятся нежные, добрые люди, — ответил Линван. «Ну, под это я вполне подхожу», — подумал Жунмянь, считавший себя верхом кротости.</w:t>
+        <w:t>— Было дело, — ответил Линван. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вспомнив обстоятельства того «обучения», он непроизвольно дернул уголком рта. Случай был специфический: он просто пошел подработать на каникулах, а в итоге попал в лапы к космическим пиратам. Кричать было бесполезно — за это могли пустить пулю в лоб. Пришлось стать «своим» и очень быстро соображать. Если бы армия Федерации не подоспела вовремя, он бы, чего доброго, стал преемником главаря банды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отогнав старые воспоминания, Линван вернулся к практике. Вечером он пришел в учебную часть. За час он привел в порядок все документы, и когда Жунмянь вошел в кабинет, помещение сияло чистотой и порядком. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но мысли председателя были заняты другим. Как бы невзначай он спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сюй Линван, ты ведь никогда не влюблялся. В будущем планируешь найти себе омегу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Думаю, да. Но я предпочитаю, чтобы всё шло своим чередом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь покрутил в пальцах ручку: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А какой у тебя «идеальный тип»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне нравятся нежные, добрые люди, — ответил Линван. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ну, под это я вполне подхожу», — подумал Жунмянь, считавший себя верхом кротости.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— И чтобы человек был целеустремленным, умел радоваться жизни вместе со мной.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -894,99 +1310,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— А что ты думаешь обо мне? — в лоб спросил Жунмянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван немного опешил от такого вопроса, но, взяв паузу на раздумья, ответил: — У председателя безупречное происхождение, вы очень красивы, у вас высокий ранг и отличная успеваемость. Вы... очень хороший человек.</w:t>
+        <w:t>Сюй Линван немного опешил от такого вопроса, но, взяв паузу на раздумья, ответил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У председателя безупречное происхождение, вы очень красивы, у вас высокий ранг и отличная успеваемость. Вы... очень хороший человек.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь остался недоволен. Его достоинства можно перечислять корзинами, а то, что назвал Линван — лишь самая верхушка айсберга. Он больше не заговаривал с помощником, затаив в душе обиду. Как подобает гордому и сдержанному омеге, он решил, что одной проверки достаточно — сам он за кем-то бегать точно не станет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Закончив с делами, Жунмянь подпер голову рукой и принялся рассматривать Линвана. «А лицо у него и правда стоящее. Если у нас будет ребенок, он обязательно должен унаследовать лучшее от нас обоих, нельзя позволять таким генам пропасть даром».</w:t>
-[...15 lines deleted...]
-        <w:t>Сюй Линван: «?» Ему казалось, что председатель сегодня ведет себя крайне странно. Подавляя необъяснимую тревогу, он развернул персиковый леденец и отправил его в рот.</w:t>
+        <w:t>Закончив с делами, Жунмянь подпер голову рукой и принялся рассматривать Линвана. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А лицо у него и правда стоящее. Если у нас будет ребенок, он обязательно должен унаследовать лучшее от нас обоих, нельзя позволять таким генам пропасть даром».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Линван: «?» </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему казалось, что председатель сегодня ведет себя крайне странно. Подавляя необъяснимую тревогу, он развернул персиковый леденец и отправил его в рот.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ло И: 【Завтра в восемь вечера коллективное свидание в караоке-баре «Блюз», не забудь.】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,147 +1502,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В восемь вечера Линван без опозданий прибыл в «Блюз». Зал забронировали огромный — на целую толпу. Ло И пришел пораньше, чтобы всё подготовить, и замахал другу рукой, едва тот вошел: — Линван, иди сюда, садись рядом!</w:t>
+        <w:t>В восемь вечера Линван без опозданий прибыл в «Блюз». Зал забронировали огромный — на целую толпу. Ло И пришел пораньше, чтобы всё подготовить, и замахал другу рукой, едва тот вошел: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Линван, иди сюда, садись рядом!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Омеги, сидевшие в зале, зашептались, завидев вошедшего. Линвана в академии уже знали. Да, небогат, зато перспективы блестящие: молод, красив, глаз не оторвать. Для легкого романа — вариант идеальный, а насчет брака можно будет подумать позже, глядя на его успехи. Омеги, обучающиеся в Федеральном университете, в большинстве своем были выходцами из богатых и знатных семей. Сегодняшнюю встречу организовал студсовет, и многие пришли сюда в надежде выловить «золотую рыбку».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван присел рядом с Ло И. Напротив плотными рядами сидели Омеги, кое-где мелькали Беты. Эту встречу затеял Юй Сю, но сам он еще не явился, поручив организацию подчиненным. Линван сидел с прямой спиной, чувствуя себя немного не в своей тарелке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Один из Омег кокетливо спросил: — Сюй Линван, с такой-то внешностью ты наверняка тот еще гуляка. Неужели тебе и правда нужны такие вечера знакомств?</w:t>
-[...15 lines deleted...]
-        <w:t>«Гуляка?» Линван и не подозревал, что в глазах окружающих он выглядит искушенным сердцеедом. — Раньше я был сосредоточен только на учебе, так что опыта в отношениях у меня нет.</w:t>
+        <w:t>Один из Омег кокетливо спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сюй Линван, с такой-то внешностью ты наверняка тот еще гуляка. Неужели тебе и правда нужны такие вечера знакомств?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Гуляка?» Линван и не подозревал, что в глазах окружающих он выглядит искушенным сердцеедом. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раньше я был сосредоточен только на учебе, так что опыта в отношениях у меня нет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Услышав это, сразу несколько Омег заметно оживились.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Гу Хэ притащил с собой Ся Юя. Услышав слова Линвана, он шепнул другу: — Ты же с ним в одной школе учился, он правду говорит?</w:t>
+        <w:t>Гу Хэ притащил с собой Ся Юя. Услышав слова Линвана, он шепнул другу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты же с ним в одной школе учился, он правду говорит?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ся Юй со сложным выражением лица кивнул, не сводя глаз с Линвана. Большинство Омег крутились вокруг отпрысков столичной аристократии, но приличная часть компании теперь сосредоточила всё внимание на Линване.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>