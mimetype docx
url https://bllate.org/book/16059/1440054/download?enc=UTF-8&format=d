--- v0 (2026-05-22)
+++ v1 (2026-08-26)
@@ -174,51 +174,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь несколько раз сердито перечитал ответ. «Какая холодность! Его нужно вечно подталкивать, сам и шагу не сделает». Председатель уже успел вытащить Комитет совместимости из черного списка. Но поскольку была ночь, звонить было поздно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Едва проснувшись утром, он набрал номер: — Это Чу Жунмянь. Будьте добры, проверьте мою совместимость с одним человеком.</w:t>
+        <w:t>Едва проснувшись утром, он набрал номер: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это Чу Жунмянь. Будьте добры, проверьте мою совместимость с одним человеком.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Слушаю вас, господин Чу. Предоставьте, пожалуйста, идентификационный номер партнера.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -286,51 +302,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сделав дело, Жунмянь немного успокоился. Стоп! Он же забыл спросить, какой у Линвана запах. О некоторых феромонах ходили такие нелепые слухи, что Жунмянь был крайне придирчив. «Главное, чтобы не пахло сырой землей или дурианом. С остальным смирюсь». В конце концов, Линван пока лишь в «зоне наблюдения». До звания зятя семьи Чу ему еще как до Луны. В учебной части Жунмянь лениво развернул персиковый леденец.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван, прочитав сообщение от председателя, и не думал отдыхать. Он направился на полигон. Большинство занятий в военной академии заканчивались засветло, поэтому по вечерам на тренировочных площадках всегда было многолюдно. Едва он нашел свободное место, как кто-то похлопал его по плечу: — Видел видео твоего боя. Техника стоящая. Не хочешь сразиться?</w:t>
+        <w:t>Линван, прочитав сообщение от председателя, и не думал отдыхать. Он направился на полигон. Большинство занятий в военной академии заканчивались засветло, поэтому по вечерам на тренировочных площадках всегда было многолюдно. Едва он нашел свободное место, как кто-то похлопал его по плечу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Видел видео твоего боя. Техника стоящая. Не хочешь сразиться?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Перед Линваном стоял невысокий, миловидный Альфа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -350,83 +382,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Дуань Сы: «...»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он сам пару раз заказывал у Линвана доставку и помнил, что тот вечно нуждается в деньгах. — И сколько за бой?</w:t>
-[...31 lines deleted...]
-        <w:t>Дуань Сы тут же перевел деньги: — Не возражаешь, если я включу запись? Хочу сохранить бой, чтобы потом разобрать ошибки.</w:t>
+        <w:t>Он сам пару раз заказывал у Линвана доставку и помнил, что тот вечно нуждается в деньгах. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И сколько за бой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван не хотел завышать цену: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пятьдесят кредитов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дуань Сы тут же перевел деньги: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не возражаешь, если я включу запись? Хочу сохранить бой, чтобы потом разобрать ошибки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Без проблем, — отозвался Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -478,51 +558,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сочетание скорости и мощи огня ошеломляло, но такая тактика сжигала уйму ментальной энергии противника. Линван подметил: после каждых трех залпов мех на две секунды замирал в воздухе. Линван взмахнул мечом, блокируя очередной удар.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Младший Сюй, если и дальше будешь прятаться в панцире, я тебя в порошок сотру! — крикнул Дуань Сы. Линван не повелся на провокацию. Он уже нашел брешь. — Старший, иногда защита — это не просто способ измотать врага, но и лучший способ его изучить.</w:t>
+        <w:t>— Младший Сюй, если и дальше будешь прятаться в панцире, я тебя в порошок сотру! — крикнул Дуань Сы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван не повелся на провокацию. Он уже нашел брешь. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Старший, иногда защита — это не просто способ измотать врага, но и лучший способ его изучить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван вложил все силы в один-единственный выпад. Вспышка клинка — и одна механическая рука противника отлетела в сторону. Не давая врагу опомниться, он развернулся и отсек вторую. Орудийные системы крепились именно на манипуляторах; потеряв их, мех утратил баланс. Дуань Сы больше не мог сопротивляться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,99 +670,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Спасибо за бой, старший.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дуань Сы выбрался из кабины без тени обиды, глядя на Линвана с изумлением: — А ты крепкий орешек! Сохранить такое хладнокровие и выжидать... Да ты прирожденный тактик для командного факультета.</w:t>
+        <w:t>Дуань Сы выбрался из кабины без тени обиды, глядя на Линвана с изумлением: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ты крепкий орешек! Сохранить такое хладнокровие и выжидать... Да ты прирожденный тактик для командного факультета.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Командный факультет считался элитным лишь на бумаге: федерация просто не могла обеспечить всех выпускников офицерскими должностями. Часть студентов становилась рядовыми, большинство — младшим и средним командным звеном. Но Федеральный университет оставался главной кузницей кадров для армии.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Забыл представиться, меня зовут Дуань Сы. Буду рад поспарринговаться снова.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван улыбнулся: — Я тоже многому у вас научился. Они обменялись контактами.</w:t>
+        <w:t>Линван улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я тоже многому у вас научился. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они обменялись контактами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Решив, что реальный бой полезнее простой практики, Линван остался на полигоне и прозанимался еще три часа, пока не истекло время брони. Затем он убрал мех и направился в душевые для альф.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,67 +846,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— У него отличная репутация в войсках, никакой заносчивости. Любой омега за такого пойдет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Раздался мягкий, приятный голос: — Это всё дядя Чу мне помогал, сам бы я не справился.</w:t>
-[...15 lines deleted...]
-        <w:t>Линван вышел помыть руки и увидел статного, обаятельного альфу с мягкой улыбкой. Вокруг него стояло человек пять-шесть, но стоило ему появиться, как взгляды окружающих невольно притягивались только к нему. Линван уже собирался уходить, когда Ван Юй, прищурившись, внимательно посмотрел на него: — Твое лицо кажется мне знакомым...</w:t>
+        <w:t>Раздался мягкий, приятный голос: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это всё дядя Чу мне помогал, сам бы я не справился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван вышел помыть руки и увидел статного, обаятельного альфу с мягкой улыбкой. Вокруг него стояло человек пять-шесть, но стоило ему появиться, как взгляды окружающих невольно притягивались только к нему. Линван уже собирался уходить, когда Ван Юй, прищурившись, внимательно посмотрел на него: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Твое лицо кажется мне знакомым...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ранее кто-то из «доброжелателей» уже выкладывал на форум фото Линвана и Чу Жунмяня под одним зонтом. Хоть модераторы оперативно удалили снимок, слухи успели поползти. Фото было смазанным, а Линван после этого пропал в изоляторе на несколько дней, так что шумиха утихла, и Ван Юй не смог сразу его опознать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -798,131 +990,195 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Брат Ван, может, в караоке?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Нет, идите без меня, — отказался он. Когда свита разошлась, ребята обсуждали его между собой: — Брат Ван не любит шумные тусовки, он там только сидит и молча пьет.</w:t>
+        <w:t>— Нет, идите без меня, — отказался он. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда свита разошлась, ребята обсуждали его между собой: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат Ван не любит шумные тусовки, он там только сидит и молча пьет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Какой еще альфа может быть таким идеальным? В школе у него было полно омег, он всегда был «сыном маминой подруги» и мечтой всех парней и девушек. А как влюбился в Чу Жунмяня, так сразу стал образцом добродетели — ни на кого не смотрит.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Один из них хлопнул себя по колену: — Для альфы это уже предел стараний! А Чу Жунмянь всё равно на него даже не глядит. Какого еще рожна ему надо?</w:t>
+        <w:t>Один из них хлопнул себя по колену: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Для альфы это уже предел стараний! А Чу Жунмянь всё равно на него даже не глядит. Какого еще рожна ему надо?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Все сочувствовали Ван Юю. Что касается Чу Жунмяня — он омега, рано или поздно придется выходить замуж. И уж лучше маршалу Чу продвигать по службе своего зятя, чем какого-нибудь проходимца с улицы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>По пути в общежитие у Линвана запищал браслет — звонил отец. Сюй Кун: — У тебя период гона закончился, как самочувствие?</w:t>
+        <w:t>По пути в общежитие у Линвана запищал браслет — звонил отец. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Кун: — У тебя период гона закончился, как самочувствие?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линван: — Всё в порядке, отец. Здоров как бык, ем и сплю за двоих.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,163 +1198,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван коротко подтвердил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Нин Фэй подошел поближе: «Линван, мы не то чтобы торопим тебя. Ты уже в университете, взрослый человек, самое время заводить отношения. Хороший Омега куда полезнее любого блокатора».</w:t>
-[...79 lines deleted...]
-        <w:t>Младший брат смотрел на Линвана и думал: с таким лицом, фигурой и характером, да еще и умением готовить, зарабатывать и отлично учиться — стоит брату только захотеть, и он найдет себе кого угодно. «Брат, жду хороших новостей! И не забудь привести нам невестку!»</w:t>
+        <w:t>Нин Фэй подошел поближе: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> — Линван, мы не то чтобы торопим тебя. Ты уже в университете, взрослый человек, самое время заводить отношения. Хороший Омега куда полезнее любого блокатора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Кун добавил:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты молодец, мы с твоим папой в тебе не сомневаемся, но нам бы очень хотелось, чтобы ты нашел кого-то, кто будет тебе по душе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Линван чувствовал искреннюю заботу родных:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отец, я понял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Юньюй, не выпуская из рук браслет, вставил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> — Брат, папа отправил тебе домашней еды, там всё в вакуумной упаковке, не забудь забрать посылку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> — Обязательно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Младший брат смотрел на Линвана и думал: с таким лицом, фигурой и характером, да еще и умением готовить, зарабатывать и отлично учиться — стоит брату только захотеть, и он найдет себе кого угодно. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> — Брат, жду хороших новостей! И не забудь привести нам невестку!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Когда связь прервалась, Линван подумал, что в делах сердечных никогда нельзя знать наверняка, но вряд ли это случится так скоро.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вечером, после больших нагрузок на тренировке, Линван проголодался и отправился в столовую за поздним ужином — заказал себе миску лапши с бараниной. Только он сел за стол, как напротив кто-то примостился. Это был Чу Жунмянь с целой горой шашлычков и колой; его золотистая косичка задорно подпрыгивала при каждом движении. Жуя жареную сосиску, он невнятно пробормотал: «Я же сказал тебе отдыхать, чего ты так поздно в столовой? Будешь шашлык? Бери сколько хочешь, я угощаю».</w:t>
+        <w:t>Вечером, после больших нагрузок на тренировке, Линван проголодался и отправился в столовую за поздним ужином — заказал себе миску лапши с бараниной. Только он сел за стол, как напротив кто-то примостился. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был Чу Жунмянь с целой горой шашлычков и колой; его золотистая косичка задорно подпрыгивала при каждом движении. Жуя жареную сосиску, он невнятно пробормотал: «Я же сказал тебе отдыхать, чего ты так поздно в столовой? Будешь шашлык? Бери сколько хочешь, я угощаю».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В его голосе не было привычной официальности — он звучал мягче, а синие глаза внимательно разглядывали Линвана. В этот момент он был точь-в-точь как та белая кошка с голубыми глазами с его аватарки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>