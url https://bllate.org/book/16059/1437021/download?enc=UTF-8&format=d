--- v0 (2026-05-22)
+++ v1 (2026-08-23)
@@ -302,243 +302,355 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Маршал Чу, видя такое дело, тоже велел адъютанту отменить все встречи и решил как следует насладиться рыбалкой вместе с сыном. Чу Жунмянь, вооружившись ведром и удочкой, отправился с отцом на ближайшее водохранилище — вода там была чистейшей, а рыба — крупной и жирной.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Как раз наловим на рыбу с острым перцем, — прищурился Жунмянь, выбирая место поудобнее. Маршал усмехнулся: — Смотри только «воздушным маршалом» не останься (прим.: с пустыми руками).</w:t>
+        <w:t>— Как раз наловим на рыбу с острым перцем, — прищурился Жунмянь, выбирая место поудобнее. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маршал усмехнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Смотри только «воздушным маршалом» не останься (прим.: с пустыми руками).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Просидев весь вечер, Жунмянь не поймал ни единой рыбешки, зато маршалу везло — в его ведре плескалось уже штук восемь. Видя такой расклад, Жунмянь без зазрения совести переложил пять штук из отцовского ведра в свое и с невозмутимым видом продолжил рыбачить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Рыбалка — дело благородное, — вещал маршал. — Облагораживает чувства, закаляет терпение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь зевнул: — Да-да, конечно.</w:t>
+        <w:t>Жунмянь зевнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да-да, конечно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Поймаем еще парочку и пойдем, — добавил отец. — Надо будет твоему дедушке Баю занести, угостить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь прекрасно понимал, что старик просто хочет похвастаться уловом, и только вздохнул: — Как скажете.</w:t>
+        <w:t>Жунмянь прекрасно понимал, что старик просто хочет похвастаться уловом, и только вздохнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поделись, если хочешь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Эх, когда уже я внуков дождусь? Наслаждаться семейным счастьем — вот истинная радость жизни.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Потерпите еще немного.</w:t>
+        <w:t>— Давай подождём ещё немного.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Вечером маршал, неся свое ведро, заметил, что оно как-то подозрительно полегчало, и зашагал к дому почти летящей походкой. Жунмянь же плелся следом, потирая запястье — рыбалка оказалась делом утомительным. Ужин превратился в настоящий «рыбный пир»: рыба вареная, жареная с перцем, запеченная, тушеная в котелке, молочный рыбный суп, в кислом соусе, во фритюре... Жунмянь уплетал за обе щеки; он мастерски управлялся с костями, выплевывая их одну за другой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маршал Чу легок откашлялся: — Слушай, а кроме этого Ван Юя, есть у тебя на примете какой-нибудь Альфа? Если он тебе не мил, найди хотя бы кого-то достойного, чтобы я мог за тебя быть спокоен.</w:t>
+        <w:t>Маршал Чу легок откашлялся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слушай, а кроме этого Ван Юя, есть у тебя на примете какой-нибудь Альфа? Если он тебе не мил, найди хотя бы кого-то достойного, чтобы я мог за тебя быть спокоен.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь понимал, что от родительского «сватовства» не сбежать. Его течки протекали тяжело, а временные метки он не жаловал. Какими бы хорошими ни были подавители, они не заменят естественного воздействия феромонов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Есть один вариант, пока присматриваюсь, — Жунмянь мысленно поместил Сюй Линвана в «зону наблюдения». —</w:t>
-[...15 lines deleted...]
-        <w:t>Я его знаю? — оживился маршал. Жунмянь покачал головой: — Нет. Семья у него простая, честная.</w:t>
+        <w:t>— Есть один вариант, пока присматриваюсь, — Жунмянь мысленно поместил Сюй Линвана в «зону наблюдения». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я его знаю? — оживился маршал. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь покачал головой: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет. Семья у него простая.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Понятно, — подумал маршал, — бесприданник». Лишь бы не какой-нибудь брачный аферист.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,67 +798,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Эх...» Чу Жунмянь: 【Ты смотрел «Героические годы Альфы»?】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван, увидев название, на секунду подумал, что попал в киноклуб для ветеранов. Он стиснул зубы, терпя внутренний жар; постепенно препарат начал действовать, и он стал успокаиваться. Покопавшись в памяти, он ответил: 【Смотрел.】</w:t>
-[...15 lines deleted...]
-        <w:t>Жунмянь чуть с кровати не подпрыгнул. Серьезно? Линван смотрел это старье? Молодежь такие фильмы за версту обходит. «Неужели он в душе такой старый зануда? Ключевое слово — старый», — подумал Жунмянь.</w:t>
+        <w:t>Линван, увидев название, на секунду подумал, что попал в киноклуб для ветеранов. Он стиснул зубы, терпя внутренний жар; постепенно препарат начал действовать, и он стал успокаиваться. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Покопавшись в памяти, он ответил: 【Смотрел.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь чуть с кровати не подпрыгнул. Серьезно? Линван смотрел это старье? Молодежь такие фильмы за версту обходит. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Неужели он в душе такой старый зануда? Ключевое слово — старый», — подумал Жунмянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>【С чего вдруг ты решил такое посмотреть?】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>