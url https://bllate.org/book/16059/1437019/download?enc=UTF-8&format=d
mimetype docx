--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -62,51 +62,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>У каждого общежития стояли специальные стеллажи для посылок и вещей на отправку. За доставку крупной посылки Линван брал пять кредитов, за мелкую — два. Спрос в университете был огромный: студенты народ ленивый, а их время стоит дешево, так что за один рейд Линван умудрялся заработать сто-двести кредитов. У него даже появились постоянные клиенты, которые доверяли свои посылки только ему. Так, потихоньку, он обрастал связями.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда он выходил из женского общежития омег, навстречу ему выскочил Ся Юй: — Сюй Линван! Папа прислал мне гостинцев из дома. Подожди секунду, я сейчас вынесу, угощу тебя!</w:t>
+        <w:t>Когда он выходил из женского общежития омег, навстречу ему выскочил Ся Юй: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сюй Линван! Папа прислал мне гостинцев из дома. Подожди секунду, я сейчас вынесу, угощу тебя!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Не стоит, оставь себе, — отрезал Линван. — У меня еще дела, я пойду.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -190,51 +206,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Хорошо, председатель, — отозвался Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Уже на месте Жунмянь предложил: — Давай проведем спарринг.</w:t>
+        <w:t>Уже на месте Жунмянь предложил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давай проведем спарринг.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь тренировался с малых лет под руководством отца и не раз бывал в зонах боевых действий. Его техника была закалена в настоящем огне. Линван о такой возможности мог только мечтать: померяться силами с профи!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -286,195 +318,307 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван чувствовал это доброе намерение и был искренне благодарен. В академии говорили, что Чу Жунмянь заносчив и смотрит на всех свысока, но при личном общении он оказался вполне адекватным. К тому же, благодаря любви председателя к чаепитиям, Линван уже успел перепробовать немало элитных десертов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Терпения Жунмяня хватило на полчаса. Он покинул мех, оставив Линвана отрабатывать движения самостоятельно. Линван не расслабился ни на секунду, продолжая тренировку в одиночку. «Схватывает на лету», — отметил про себя Жунмянь.</w:t>
-[...15 lines deleted...]
-        <w:t>Тренировка закончилась уже вечером. Жунмянь ждал его у выхода: — Пойдем поужинаем вместе, нас пригласили.</w:t>
+        <w:t>Терпения Жунмяня хватило на полчаса. Он покинул мех, оставив Линвана отрабатывать движения самостоятельно. Линван не расслабился ни на секунду, продолжая тренировку в одиночку. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Схватывает на лету», — отметил про себя Жунмянь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тренировка закончилась уже вечером. Жунмянь ждал его у выхода: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пойдем поужинаем вместе, нас пригласили.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Председатель, я, пожалуй, откажусь...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь вскинул взгляд: — Это мой лучший друг, он обожает компании. Столик на троих уже заказан, не пропадать же еде. Не волнуйся, это здесь рядом, в университетском городке, много времени не займет. Или ты настолько не уважаешь меня, что не можешь составить компанию?</w:t>
-[...31 lines deleted...]
-        <w:t>Уголки губ Жунмяня едва заметно приподнялись: — Тогда идем.</w:t>
+        <w:t>Жунмянь вскинул взгляд: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это мой лучший друг, он обожает компании. Столик на троих уже заказан, не пропадать же еде. Не волнуйся, это здесь рядом, в университетском городке, много времени не займет. Или ты настолько не уважаешь меня, что не можешь составить компанию?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После таких слов у Линвана не осталось выбора: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, спасибо за приглашение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уголки губ Жунмяня едва заметно приподнялись: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда идем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Эта парочка притягивала взгляды: оба статные, видные, а золотистая косичка и сапфировые глаза Жунмяня и вовсе служили визитной карточкой. Кто в этих краях не знал единственного сына маршала Чу, да еще и омегу? Альфа рядом с ним казался холодным и сдержанным, но в каждом его движении чувствовалась порода; раньше его здесь не видели.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В университетском городке было всё для отдыха: это место — средоточие элитных вузов и талантов со всей страны. Жунмянь провел Линвана на второй этаж. Официант встретил их с улыбкой: — Господин Чу, у вас забронировано?</w:t>
+        <w:t>В университетском городке было всё для отдыха: это место — средоточие элитных вузов и талантов со всей страны. Жунмянь провел Линвана на второй этаж. Официант встретил их с улыбкой: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Чу, у вас забронировано?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь назвал номер, и их провели в кабинет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Там уже сидел молодой человек. У него было изящное, благородное лицо и вид истинного повесы. Завидев Жунмяня и Линвана, он расплылся в улыбке: — Наконец-то! Садитесь скорее. Я уже заказал пару фирменных блюд, а остальное выберите сами.</w:t>
+        <w:t>Там уже сидел молодой человек. У него было изящное, благородное лицо и вид истинного повесы. Завидев Жунмяня и Линвана, он расплылся в улыбке: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наконец-то! Садитесь скорее. Я уже заказал пару фирменных блюд, а остальное выберите сами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Голос его был мягким, вкрадчивым, словно весенний дождь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -510,163 +654,291 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Это мой старый друг Бай Нянь, — представил Жунмянь. — Он учится искусству, натура довольно ветреная. А это Сюй Линван, первокурсник и мой нынешний помощник.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бай Нянь, приняв подобающий светский вид, сдержанно кивнул: — Рад знакомству, младший Сюй.</w:t>
-[...15 lines deleted...]
-        <w:t>Заметив на друге обновку, он добавил: — Этот кобальтово-синий тебе очень идет.</w:t>
+        <w:t>Бай Нянь, приняв подобающий светский вид, сдержанно кивнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Рад знакомству, младший Сюй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметив на друге обновку, он добавил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Этот кобальтово-синий тебе очень идет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь горделиво вскинул подбородок — комплимент пришелся по вкусу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Старший брат Бай, вы занимаетесь живописью? — вдруг спросил Линван. Бай Нянь искренне удивился: — Как ты узнал?</w:t>
-[...31 lines deleted...]
-        <w:t>Бай Нянь на мгновение лишился дара речи, а затем открыто рассмеялся: — В точку! Я и правда учусь на художника.</w:t>
+        <w:t>— Старший брат Бай, вы занимаетесь живописью? — вдруг спросил Линван. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бай Нянь искренне удивился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как ты узнал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь тоже с любопытством воззрился на помощника. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы очень внимательны к сочетанию цветов в одежде. Выбирая место, вы подсознательно избежали прямого света от потолочной лампы. Когда мы вошли, вы первым делом оценили наш облик. Обычный человек сказал бы, что на председателе «красивая синяя рубашка», но вы уточнили — «кобальтовая». И главное: у вас под ногтями остались следы графита, а сами ногти коротко острижены — так выглядят руки художника. Впрочем, это лишь мои догадки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бай Нянь на мгновение лишился дара речи, а затем открыто рассмеялся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В точку! Я и правда учусь на художника.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Мой младший брат сейчас в одиннадцатом классе и тоже готовится поступать на художественное, — пояснил Линван. — Наверное, поэтому вы показались мне кем-то знакомым.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Эта деталь окончательно расположила Бай Няня к Линвану. Тот упомянул брата специально, чтобы разузнать побольше о Столичной академии художеств, и вскоре между ними завязалась оживленная беседа. Жунмянь тем временем прихлебывал чай. Ему пришло сообщение от Ван Юя, которое он благополучно проигнорировал. Поскольку между ними всё еще стоял авторитет маршала, Жунмянь не удалял его из контактов, но отвечал лишь в крайних случаях. Убедившись, что от отца новостей нет, он оставил послание Ван Юя без ответа.</w:t>
+        <w:t>Эта деталь окончательно расположила Бай Няня к Линвану. Тот упомянул брата специально, чтобы разузнать побольше о Столичной академии художеств, и вскоре между ними завязалась оживленная беседа. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь тем временем прихлебывал чай. Ему пришло сообщение от Ван Юя, которое он благополучно проигнорировал. Поскольку между ними всё еще стоял авторитет маршала, Жунмянь не удалял его из контактов, но отвечал лишь в крайних случаях. Убедившись, что от отца новостей нет, он оставил послание Ван Юя без ответа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,51 +958,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Брат Ван, не пей в одиночку, давай вместе! — крикнули ему.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>К ночи Ван Юй был уже изрядно пьян. В номере отеля он тер виски, пытаясь унять пульсирующую боль. Он закурил; сквозь кольца дыма его взгляд стал жестким и ясным. С тех пор как пришли результаты их совместимости, семья заставляла его лезть из кожи вон, чтобы породниться с кланом Чу. Он сделал всё: бросил парня, разогнал всех поклонниц, стал воплощением нежности и покорности — а Жунмянь оставался неприступным, как скала. Ради этого брака Ван Юй на четвертом курсе отправился на фронт за военными заслугами. Теперь, когда раненый маршал вернулся в столицу, Ван Юй решил во что бы то ни стало закрепить успех и дожать помолвку, пока не стало поздно.</w:t>
+        <w:t>К ночи Ван Юй был уже изрядно пьян. В номере отеля он тер виски, пытаясь унять пульсирующую боль. Он закурил; сквозь кольца дыма его взгляд стал жестким и ясным. С тех пор как пришли результаты их совместимости, семья заставляла его лезть из кожи вон, чтобы породниться с кланом Чу. Он сделал всё: бросил парня, разогнал всех поклонниц, стал воплощением нежности и покорности — а Жунмянь оставался неприступным, как скала. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ради этого брака Ван Юй на четвертом курсе отправился на фронт за военными заслугами. Теперь, когда раненый маршал вернулся в столицу, Ван Юй решил во что бы то ни стало закрепить успех и дожать помолвку, пока не стало поздно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Стоит только поставить ему окончательную метку и жениться — и он поутихнет. А когда я получу статус зятя семьи Чу, то укреплю свои позиции, и тогда вокруг меня будет сколько угодно омег», — цинично размышлял он. С этой мыслью он отправил Жунмяню еще несколько приторно-заботливых сообщений. Снаружи забарабанил дождь, и Ван Юй с раздражением захлопнул окно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>