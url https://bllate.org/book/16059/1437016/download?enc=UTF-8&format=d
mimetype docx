--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -142,83 +142,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Этот младший Сюй... он что, везде подрабатывает? — посетовал Юй Сю. — Я ходил за посылками раз восемь, и каждый раз на него натыкался. А теперь он еще и заменяет наших на парах. Похоже, парень совсем на мели.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Кто-то добавил: — Неудивительно, что лицо знакомое. Он же тот самый первокурсник, что подрался сначала с Ло Тянем, а потом с его братом. Причем на братьях Ло он заработал шестьдесят одну тысячу кредитов.</w:t>
-[...31 lines deleted...]
-        <w:t>Жунмянь внешне остался спокоен, но спросил: — Откуда вы знаете, что он дрался с Ло Фэном?</w:t>
+        <w:t>Кто-то добавил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Неудивительно, что лицо знакомое. Он же тот самый первокурсник, что подрался сначала с Ло Тянем, а потом с его братом. Причем на братьях Ло он заработал шестьдесят одну тысячу кредитов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Сю вздрогнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Столько?! Тогда почему он всё еще так пашет? Шестидесяти тысяч должно хватить на безбедную жизнь в универе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь внешне остался спокоен, но спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Откуда вы знаете, что он дрался с Ло Фэном?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Да там куча народу была, видео уже на форуме выложили.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -254,51 +302,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он вспомнил анкету Линвана. Для первокурсника оценки были единственным достижением, которое можно вписать в резюме. Жунмянь открыл его снова: «Первое место на Шестой планете». Звучит солидно. Даже очень. Высокий интеллект, эмоциональная зрелость, привлекательная внешность, железный самоконтроль (ни капли лишних феромонов) и явный талант к пилотированию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Весьма недурный и целеустремленный молодой альфа», — подытожил Жунмянь. Но тут пришло уведомление от владельца ателье о новой коллекции, и внимание председателя мгновенно переключилось на одежду. Хозяин лавки: «Господин Чу, я отправил вам эскизы нескольких новых моделей».</w:t>
+        <w:t>«Весьма недурный и целеустремленный молодой альфа», — подытожил Жунмянь. Но тут пришло уведомление от владельца ателье о новой коллекции, и внимание председателя мгновенно переключилось на одежду. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хозяин лавки: «Господин Чу, я отправил вам эскизы нескольких новых моделей».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь остался доволен увиденным и, не скупясь, скупил всё, велев владельцу ателье доставить заказ прямо в академию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,291 +590,483 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Привет... можно твой номер? — набравшись храбрости, спросил шедший следом омега.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линвану и раньше в школе частенько задавали этот вопрос. Он посмотрел на парня и мягко ответил: — Прости, я не даю свой номер незнакомым людям. Спасибо.</w:t>
+        <w:t>Линвану и раньше в школе частенько задавали этот вопрос. Он посмотрел на парня и мягко ответил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прости, я не даю свой номер незнакомым людям. Спасибо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Омега вспыхнул, разочарованно кивнул и, схватив друга под руку, припустил вперед, будто за ними гнались призраки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Сю, наблюдавший за этой сценой из тени, выскочил навстречу: — Младший Сюй! Тот омега был очень даже милым. У тебя что, уже кто-то есть?</w:t>
-[...31 lines deleted...]
-        <w:t>Юй Сю ахнул: — Да ладно! Тебе почти двадцать, и ты ни разу не был в отношениях? Тебе что, никто не нравится?</w:t>
+        <w:t>Юй Сю, наблюдавший за этой сценой из тени, выскочил навстречу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Младший Сюй! Тот омега был очень даже милым. У тебя что, уже кто-то есть?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван заметил, что Юй Сю идет вместе с Чу Жунмянем. Он покачал головой: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я никогда ни с кем не встречался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Сю ахнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да ладно! Тебе почти двадцать, и ты ни разу не был в отношениях? Тебе что, никто не нравится?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сам Юй Сю, будучи бетой, встречался и с омегами, и с альфами. По его мнению, альфы были слишком вспыльчивыми, особенно в период гона. Жунмянь сделал вид, что ему неинтересно, но навострил уши.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Просто не до того было, — ответил Линван. — Да и «ту самую» не встретил.</w:t>
-[...79 lines deleted...]
-        <w:t>Чу Жунмянь: «…» (Мысли: «Сватом тебе в лоб...») — У большинства омег в моем кругу уже есть помолвки. Не забивай голову. Всё, я спать.</w:t>
+        <w:t>— Просто не до того было, — ответил Линван. — Да и «того самого человека» не встретил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Сю не удержался от ворчания: мол, как ты его встретишь, если всем отказываешь? Любовь — это химия и общение. Он всю дорогу до общежития читал Линвану лекцию о прелестях свиданий и не хотел отпускать его, пока они не дошли до дверей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раз не гулял ни с кем, значит, планка задрана до небес, — неожиданно подал голос Жунмянь. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Сю закивал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего, в нашей академии полно прекрасных омег. Сюй, мы тебя пристроим! Студсовет организует пару вечеринок для знакомств, и дело в шляпе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чу Жунмянь: «…» (Мысли: «Ну и подчиненный у меня...») </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давай не будем загадывать, — уклончиво бросил председатель.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глаза Юй Сю азартно блеснули: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Председатель, вы же знаете столько омег! Могли бы его с кем-нибудь познакомить. Да, Сюй не из знати, но он же явный «алмаз»: учится блестяще, в делах сообразителен. Взлетит — не поймаешь. А вы будете сватом, он вам по гроб жизни обязан будет!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чу Жунмянь: «…» (Мысли: «Сватом тебе в лоб...») </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У большинства омег в моем кругу уже есть помолвки. Не забивай голову. Всё, я спать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Вернувшись в комнату, Жунмянь увидел на столе корзину роскошных роз.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ван Юй прислал, специально для тебя, — пояснил сосед. Лицо Жунмяня мгновенно заледенело. Он не глядя отправил корзину в мусорное ведро: — Больше не принимайте от него ничего.</w:t>
+        <w:t>— Ван Юй прислал, специально для тебя, — пояснил сосед. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Жунмяня мгновенно заледенело. Он не глядя отправил корзину в мусорное ведро: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Больше не принимайте от него ничего.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сосед-омега лишь вздохнул. У Жунмяня был характер настоящего тирана, совсем не «омежий». Старшекурсник Ван Юй — нежный, заботливый, сильный боец — из кожи вон лез ради него, а тот и бровью не вел. В кругах аристократии Ван Юй считался завидным женихом, но Жунмянь был для него той еще «кривой березой», на которую не запрыгнешь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь распустил волосы и залез в соцсети Линвана. Там всё было просто и открыто. Пара репостов из группы академии и свежее фото книжного стеллажа в библиотеке. Снимки были небрежными, местами даже размытыми — на одном фото силуэт Линвана и вовсе двоился. И ведь выложил же! Но даже по смазанному кадру было видно, как он хорош собой. «Просто безнадежен», — подумал Жунмянь.</w:t>
+        <w:t>Жунмянь распустил волосы и залез в соцсети Линвана. Там всё было просто и открыто. Пара репостов из группы академии и свежее фото книжного стеллажа в библиотеке. Снимки были небрежными, местами даже размытыми — на одном фото силуэт Линвана и вовсе двоился. И ведь выложил же! Но даже по смазанному кадру было видно, как он хорош собой. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Просто безнадежен», — подумал Жунмянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В профиле Линвана часто мелькали бытовые мелочи: чашка в руке, порция риса, или фото из парка аттракционов, где он в костюме огромного медведя держит шарики. Никаких фильтров, никакого фотошопа, никакой «лакшери-жизни» — только реальность. И в этой реальности Линван казался невероятно живым. Жунмяню эта искренность пришлась по душе. Он лежал на кровати, и в его синих глазах плясали искорки — настроение явно улучшилось.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>