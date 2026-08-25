--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -46,51 +46,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Жуть какая, — выдохнул Линь И. — Чуть что — сразу в драку. Если бы не твоя реакция, сейчас бы в госпитале валялся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван пришел в себя после боя, сделал глоток воды и усмехнулся: — Всё не так уж плохо. Если они дорожат своей репутацией, то больше не полезут.</w:t>
+        <w:t>Сюй Линван пришел в себя после боя, сделал глоток воды и усмехнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё не так уж плохо. Если они дорожат своей репутацией, то больше не полезут.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— И всё равно ты крут, — восхитился Линь И. — Будь я на твоем месте, я бы точно сорвался, когда из кабины вышел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -190,115 +206,163 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь действительно отсутствовал недолго. День выдался жарким, у студсовета прибавилось работы. В обед он провел короткое совещание и отправил помощника за холодным кофе. Университет выделял бюджет на такие расходы, но в неформальной обстановке Жунмянь часто платил из своего кармана, всегда заказывая побольше — на случай, если что-то прольется.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Возвращаясь в кабинет, он прихватил с собой лишний стаканчик. Увидев, что помощник уже тихо работает на своем месте, Жунмянь небрежно поставил кофе на стол Линвану: — Взяли слишком много в студсовете. Пей, если хочешь.</w:t>
+        <w:t>Возвращаясь в кабинет, он прихватил с собой лишний стаканчик. Увидев, что помощник уже тихо работает на своем месте, Жунмянь небрежно поставил кофе на стол Линвану: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Взяли слишком много в студсовете. Пей, если хочешь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван заметил логотип на стакане — марка была ему незнакома, но выглядела баснословно дорого.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Благодарю, председатель.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дел у Жунмяня сегодня было немного, и он быстро с ними расправился. Привычки спать в обед у него не было, поэтому он лениво листал ленту на браслете. Расслабившись, он невольно вспомнил слова Бай Няня и несколько раз украдкой посмотрел на Линвана. «А он и впрямь симпатичнее тех моделей, которых показывал Бай Нянь», — подумал он. Работать рядом с красивым человеком всегда приятнее.</w:t>
-[...15 lines deleted...]
-        <w:t>Помимо лекций, Линван обычно проводил в учебной части по два часа, заканчивая бумажную работу, а потом убегал на подработки. Иногда Жунмянь видел его в окно: Линван разносил посылки. Тонкая талия, длинные ноги... Даже нагруженный коробками, он приковывал к себе взгляды. «Видно, совсем туго с деньгами», — отметил про себя Жунмянь. Глядя на его сосредоточенное лицо и сравнивая с другими суетливыми альфами, председатель почувствовал к помощнику некое подобие интереса.</w:t>
+        <w:t>Дел у Жунмяня сегодня было немного, и он быстро с ними расправился. Привычки спать в обед у него не было, поэтому он лениво листал ленту на браслете. Расслабившись, он невольно вспомнил слова Бай Няня и несколько раз украдкой посмотрел на Линвана. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А он и впрямь симпатичнее тех моделей, которых показывал Бай Нянь», — подумал он. Работать рядом с красивым человеком всегда приятнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Помимо лекций, Линван обычно проводил в учебной части по два часа, заканчивая бумажную работу, а потом убегал на подработки. Иногда Жунмянь видел его в окно: Линван разносил посылки. Тонкая талия, длинные ноги... Даже нагруженный коробками, он приковывал к себе взгляды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Видно, совсем туго с деньгами», — отметил про себя Жунмянь. Глядя на его сосредоточенное лицо и сравнивая с другими суетливыми альфами, председатель почувствовал к помощнику некое подобие интереса.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>У такого парня наверняка уже есть омега. В университете редко встретишь альфу без пары; в их кругах к этому возрасту у каждого за плечами было уже по три-четыре романа. Но Жунмянь был слишком требователен. К тому же, будучи единственным сыном маршала, он был «крепким орешком» — прежде чем подкатить к нему, нужно было трижды подумать, достоин ли ты. Многие альфы пытались за ним ухаживать, но Жунмянь оставался холоден.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -318,83 +382,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван допил кофе, смял стаканчик и выбросил его в урну. Закончив дела, он коротко попрощался и ушел. Никаких лишних взглядов, никакого подтекста — просто добросовестный работник.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чу Жунмянь: «…» — Иди.</w:t>
+        <w:t>Чу Жунмянь: «…» </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Иди.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Как только дверь закрылась, Жунмянь достал из стола зеркальце, оглядел свое лицо и поправил маленькую косичку в волосах.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Вроде выгляжу как обычно, ничего странного, — пробормотал он. Его лицо считалось эталонно красивым, чего нельзя было сказать о его скверном характере. Он сделал пару пометок в журнале и потянулся за сладостями. Пальцы машинально искали персиковый леденец, но оказалось, что их осталось всего пара штук — остальные исчезли. При этом другие конфеты были не тронуты, из-за чего вазочка всё еще казалась полной.</w:t>
+        <w:t>— Вроде выгляжу как обычно, ничего странного, — пробормотал он. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его лицо считалось эталонно красивым, чего нельзя было сказать о его скверном характере. Он сделал пару пометок в журнале и потянулся за сладостями. Пальцы машинально искали персиковый леденец, но оказалось, что их осталось всего пара штук — остальные исчезли. При этом другие конфеты были не тронуты, из-за чего вазочка всё еще казалась полной.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь развернул один из последних персиковых леденцов и задумчиво отправил в рот. «Раз персиковые кончаются, Линван мог бы взять другие, почему он перестал их есть? Если я сам буду их жевать, мне этой вазы на весь семестр хватит», — подумал он. Выбор сладостей у Жунмяня был огромный, и простые леденцы были в его списке на последнем месте.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -574,147 +670,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чу Жунмянь, напротив, любил сидеть в центре. Заметив, что кто-то из знакомых машет ему, он подсел к ним, намереваясь благополучно проспать всю пару. Спустя пару минут он уже крепко спал: его золотистая косичка замерла, поблескивая в лучах солнца. Остальные студенты лишь обменялись многозначительными взглядами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В середине лекции профессор начал опрашивать присутствующих. Из-за особого статуса Чу Жунмяня преподаватели всегда уделяли ему повышенное внимание, и в этот раз жребий пал именно на него. Приятель толкнул Жунмяня в плечо. Тот проснулся и, поднявшись, невозмутимо произнес: — Профессор, я не совсем понял тему, поэтому не могу ответить.</w:t>
-[...31 lines deleted...]
-        <w:t>Сюй Линван, заменявший того самого Вэнь Чжэ, беспомощно поднялся: — …</w:t>
+        <w:t>В середине лекции профессор начал опрашивать присутствующих. Из-за особого статуса Чу Жунмяня преподаватели всегда уделяли ему повышенное внимание, и в этот раз жребий пал именно на него. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Приятель толкнул Жунмяня в плечо. Тот проснулся и, поднявшись, невозмутимо произнес: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Профессор, я не совсем понял тему, поэтому не могу ответить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Преподаватель сдержал раздражение: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вопрос действительно непростой. Вэнь Чжэ, тогда ответь ты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Линван, заменявший того самого Вэнь Чжэ, беспомощно поднялся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь обернулся и, увидев Линвана, округлил глаза от удивления, уставившись на него во все глаза. К счастью, Линван всё это время действительно слушал лекцию третьего курса, поэтому смог четко ответить на вопрос.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Профессор удовлетворенно кивнул: — Садитесь оба. Вэнь Чжэ ответил отлично, сразу видно — внимательно слушает. А тебе, Чу Жунмянь, стоит уделять учебе больше времени.</w:t>
+        <w:t>Профессор удовлетворенно кивнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Садитесь оба. Вэнь Чжэ ответил отлично, сразу видно — внимательно слушает. А тебе, Чу Жунмянь, стоит уделять учебе больше времени.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Понял, профессор, — отозвался Жунмянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Те, кто знал настоящего Вэнь Чжэ, начали переглядываться, едва сдерживая смех. В их рядах зашептались: — Боже, где Вэнь Чжэ откопал такого кадра? Тот сидит с таким серьезным видом, будто правда здесь учится. А главное — он же такой заметный! Если он запомнится преподу, Вэнь Чжэ потом не оберется проблем.</w:t>
+        <w:t>Те, кто знал настоящего Вэнь Чжэ, начали переглядываться, едва сдерживая смех. В их рядах зашептались: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Боже, где Вэнь Чжэ откопал такого кадра? Тот сидит с таким серьезным видом, будто правда здесь учится. А главное — он же такой заметный! Если он запомнится преподу, Вэнь Чжэ потом не оберется проблем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Наверное, быть «заменой» и попасть под опрос — самый страшный сон подработчика. Ну и невезение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>