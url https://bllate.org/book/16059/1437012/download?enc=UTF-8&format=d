--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -30,51 +30,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Слушай, а почему бы тебе не найти какого-нибудь альфу, чтобы он прикинулся твоим парнем? — предложил Бай Нянь. — Как только дядя Чу оставит попытки женить тебя на Ван Юе, просто «расстанетесь», и дело с концом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глаза Жунмяня на мгновение азартно блеснули, но тут же потухли: — Даже фиктивный парень должен подходить мне по характеру. Если мы начнем цапаться, это только даст Ван Юю лишний шанс подловить меня.</w:t>
+        <w:t>Глаза Жунмяня на мгновение азартно блеснули, но тут же потухли: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Даже фиктивный парень должен подходить мне по характеру. Если мы начнем цапаться, это только даст Ван Юю лишний шанс подловить меня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Да не парься ты так, — отмахнулся Бай Нянь. — Дядя Чу пока просто капает на мозги. Присматривайся потихоньку, вдруг встретишь свой идеал. Моя идея — так, запасной вариант. Хотя, честно сказать, найти твой «идеал» будет той еще задачкой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -94,51 +110,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он не хотел идти на компромисс. Стоит один раз занизить планку — и ты уже никогда не поднимешь её обратно. Альфы, которые не вызывали у него отвращения, существовали, но таких, с кем реально захотелось бы закрутить роман, он еще не встречал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Пойдем сегодня в бар, пропустим по стаканчику, — предложил Бай Нянь. Бай Нянь учился на факультете экономики и менеджмента; с начала семестра друзья почти не виделись, поэтому Жунмянь согласился. Посмотрев на темнеющее небо, он засомневался: — Поздновато уже...</w:t>
+        <w:t>— Пойдем сегодня в бар, пропустим по стаканчику, — предложил Бай Нянь. Бай Нянь учился на факультете экономики и менеджмента; с начала семестра друзья почти не виделись, поэтому Жунмянь согласился. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Посмотрев на темнеющее небо, он засомневался: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поздновато уже...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>К тому же, отец был дома.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -158,51 +206,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Иду.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они выбрали закрытый бар с хорошей репутацией и заказали саке. Жунмянь пил плохо, а вот Бай Нянь, наоборот, обожал крепкие напитки. Уже после первой чарки щеки Жунмяня залил нежный румянец. Он приподнял бокал и осушил еще три. Бай Нянь, не теряя надежды, принялся показывать другу фотографии элитных моделей-альф: — Глянь на этого — он из отличного вуза, и фигура, и диплом на уровне, да и мордашка ничего. А вот этот — очень милый, само внимание: вечно «братики-сестрички» с языка не сходят. А вот этот сейчас самый популярный — говорят, тот еще дерзкий бунтарь, в нашем кругу таких редко встретишь.</w:t>
+        <w:t>Они выбрали закрытый бар с хорошей репутацией и заказали саке. Жунмянь пил плохо, а вот Бай Нянь, наоборот, обожал крепкие напитки. Уже после первой чарки щеки Жунмяня залил нежный румянец. Он приподнял бокал и осушил еще три. Бай Нянь, не теряя надежды, принялся показывать другу фотографии элитных моделей-альф: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Глянь на этого — он из отличного вуза, и фигура, и диплом на уровне, да и мордашка ничего. А вот этот — очень милый, само внимание: вечно «братики-сестрички» с языка не сходят. А вот этот сейчас самый популярный — говорят, тот еще дерзкий бунтарь, в нашем кругу таких редко встретишь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмяня начало клонить в сон. Слипающимися глазами он рассматривал анкеты на браслете.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -254,131 +318,195 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Тем временем Сюй Линван проводил выходные максимально продуктивно: репетиторство в семье Гу, несколько заказов по доставке — жизнь била ключом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В свободные часы он пропадал на полигоне. Своим стареньким мехом он владел уже в совершенстве. Сегодня компанию ему составил Линь И. После недолгой тренировки у Линь И разболелась голова; он выбрался из кабины, весь взмыленный. — Всё, я пас. Ментальные силы на исходе.</w:t>
+        <w:t>В свободные часы он пропадал на полигоне. Своим стареньким мехом он владел уже в совершенстве. Сегодня компанию ему составил Линь И. После недолгой тренировки у Линь И разболелась голова; он выбрался из кабины, весь взмыленный. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё, я пас. Ментальные силы на исходе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он жадно припал к бутылке с водой и присел отдохнуть. Линван же и не думал останавливаться. Он начал тренировку на час раньше друга и занимался уже три часа кряду. Наконец и он спустился из кабины передохнуть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты точно С-ранг? — изумился Линь И. — Голова совсем не трещит?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван покачал головой. Он мог тренироваться хоть весь день. Заметив озадаченный взгляд друга, он пояснил: — Наверное, дело в том, что у меня мех С-класса, он не так сильно «жрёт» ресурсы мозга.</w:t>
-[...31 lines deleted...]
-        <w:t>Линван посмотрел на новенький мех А-класса, принадлежащий другу. В груди шевельнулся азарт. — Идет.</w:t>
+        <w:t>Линван покачал головой. Он мог тренироваться хоть весь день. Заметив озадаченный взгляд друга, он пояснил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наверное, дело в том, что у меня мех С-класса, он не так сильно «жрёт» ресурсы мозга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линь И вдруг загорелся идеей: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слушай, а давай поменяемся на пробу? Я никогда не управлял С-классом!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван посмотрел на новенький мех А-класса, принадлежащий другу. В груди шевельнулся азарт. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Идет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Впервые оказавшись в кабине машины А-класса, Линван попытался установить ментальную связь. В голове возникло резкое, «кислое» ощущение дискомфорта, но спустя пару мгновений связь стабилизировалась. Обычно синхронизация пилота с мехом составляет около 50%, а у некоторых и вовсе 30%. У Линвана со своим старым мехом была связь в 60%. Здесь же, в более мощной машине, он осторожно вывел показатель на 50%.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -574,67 +702,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты заключил пари с моим братом, — продолжал Ло Фэн. — Теперь я предлагаю тебе новое. Давай договоримся: мой брат больше не обязан соблюдать ваши прежние условия. Если я выиграю, ты будешь держаться от него за версту и уступать дорогу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван посмотрел на высокого мужчину перед собой: — Я не буду с вами драться, в этом нет смысла. Если ваш брат не хочет соблюдать условия — пусть не соблюдает. Никто над ним смеяться не станет.</w:t>
-[...15 lines deleted...]
-        <w:t>Лицо Ло Фэна потемнело: — Мужчины семьи Ло привыкли отвечать за свои слова и поступки. Что мне сделать, чтобы ты принял вызов?</w:t>
+        <w:t>Линван посмотрел на высокого мужчину перед собой: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не буду с вами драться, в этом нет смысла. Если ваш брат не хочет соблюдать условия — пусть не соблюдает. Никто над ним смеяться не станет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Ло Фэна потемнело: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мужчины семьи Ло привыкли отвечать за свои слова и поступки. Что мне сделать, чтобы ты принял вызов?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты уже побывал на поле боя, — вмешался Линь И. — Вызывать на бой первокурсника — это и есть ваша «семейная доблесть»?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -702,115 +862,163 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«А как иначе? Куда ему до старшего Ло? Один — ветеран фронта, другой — только за парту сел».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван придержал вспылившего Линь И за плечо: — Хорошо, я приму вызов. Независимо от исхода боя, все обязательства вашего брата передо мной аннулируются. Но поскольку эта дуэль отнимает мое время, вы сначала заплатите мне одну тысячу кредитов в качестве компенсации. А если я выиграю — добавите еще десять тысяч.</w:t>
-[...15 lines deleted...]
-        <w:t>Ло Фэн кивнул: — Идет. Чтобы всё было честно: если продержишься против меня пятнадцать ходов, победа за тобой. Всё-таки я старше, нужно делать скидку младшим товарищам.</w:t>
+        <w:t>Линван придержал вспылившего Линь И за плечо: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, я приму вызов. Независимо от исхода боя, все обязательства вашего брата передо мной аннулируются. Но поскольку эта дуэль отнимает мое время, вы сначала заплатите мне одну тысячу кредитов в качестве компенсации. А если я выиграю — добавите еще десять тысяч.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ло Фэн кивнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Идет. Чтобы всё было честно: если продержишься против меня пятнадцать ходов, победа за тобой. Всё-таки я старше, нужно делать скидку младшим товарищам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— В таком случае, премного благодарен, старший брат Ло, — спокойно ответил Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ло Фэн поперхнулся воздухом от такой невозмутимости. Скрепя сердце, он перевел Линвану первую тысячу — он слишком боялся, что тот передумает, и тогда не получится проучить наглеца за брата.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они вошли на арену. Зрителей становилось всё больше. Увидев старенький мех С-класса, который призвал Линван, Ло Фэн не скрыл презрительной усмешки. — Берегись, младший Сюй!</w:t>
+        <w:t>Они вошли на арену. Зрителей становилось всё больше. Увидев старенький мех С-класса, который призвал Линван, Ло Фэн не скрыл презрительной усмешки. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Берегись, младший Сюй!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван тут же понял: Ло Фэн не собирался играть в поддавки. Несмотря на напускное пренебрежение, первый же его удар был смертельно опасным и выверенным. На такой короткой дистанции уклониться было невозможно. Линван решил принять удар на меч. Кулак Ло Фэна врезался в лезвие, выбив сноп красно-белых искр; следом тут же пошел хлесткий удар ногой — без пауз, без передышки. Стиль Ло Фэна был прост: сокрушительная скорость. Линвану пришлось отступить на несколько шагов, гася инерцию первого выпада.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,51 +1054,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чем выше синхронизация ментальной силы с мехом, тем послушнее машина. Зрители ахнули: мех Линвана внезапно ускорился, став почти неуловимым. Десять ходов пролетели незаметно. Ло Фэн стиснул зубы. Осталось пять ходов, он не имел права проиграть. Он активировал пушки: на плечах меха развернулись орудия, целясь прямо в Линвана.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван даже не пытался блокировать снаряды — только уклонение. Залп требует времени на перезарядку и наводку, и это мгновение стало его шансом. В такие секунды его разум становился кристально чистым. Секунда, расчет траектории, шаг — снаряд пролетел в миллиметрах от корпуса, не задев обшивку. Точность, с которой он ушел с линии огня, поразила Ло Фэна. На трибунах поднялся гул: — Он увернулся от залпа в упор! Я бы не смог... Может, просто повезло?</w:t>
+        <w:t>Линван даже не пытался блокировать снаряды — только уклонение. Залп требует времени на перезарядку и наводку, и это мгновение стало его шансом. В такие секунды его разум становился кристально чистым. Секунда, расчет траектории, шаг — снаряд пролетел в миллиметрах от корпуса, не задев обшивку. Точность, с которой он ушел с линии огня, поразила Ло Фэна. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На трибунах поднялся гул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он увернулся от залпа в упор! Я бы не смог... Может, просто повезло?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сердце Линвана бешено колотилось, кровь кипела. Это была естественная реакция на опасность, но он заставил себя успокоиться и продолжил бой. На этот раз он не стал убегать. Он пошел на сближение, превращая саму атаку в защиту. Эта резкая смена тактики выглядела на полигоне блестяще. Умение вовремя переключиться с обороны на нападение — редкий дар.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,115 +1150,195 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Спасибо за науку, старший. Если бы вы не проявили благородство и не предложили это условие в пятнадцать ходов, я бы вряд ли выстоял, — голос Линвана звучал достаточно громко, чтобы его услышали все присутствующие.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ло Фэн заметно расслабился и даже улыбнулся: — Всё же я проиграл. У тебя большой потенциал.</w:t>
-[...63 lines deleted...]
-        <w:t>— Впредь не ищи с ним ссор, — строго сказал Ло Фэн брату. — Этот Сюй Линван — парень с двойным дном. Сыграно было действительно красиво. Ло Фэн признал про себя, что на месте Линвана он вряд ли смог бы обставить всё так изящно.</w:t>
+        <w:t>Ло Фэн заметно расслабился и даже улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё же я проиграл. У тебя большой потенциал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линь И подбежал к другу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Линван, ты цел?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот кивнул, и они вместе направились к выходу. Ло Тянь, дождавшись, пока они отойдут, подскочил к брату: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат, так мне теперь не нужно уступать ему дорогу и признавать, что я не альфа?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я проиг... — начал было Ло Фэн, но осекся. Он вдруг осознал: независимо от исхода, Ло Тянь действительно был свободен от прежних обязательств. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя на своего простоватого брата, Ло Фэн невольно зауважал Линвана еще больше. Если бы Линван просто выиграл и заносчиво ушел, Ло Фэн бы затаил обиду. Но скромность и вежливость победителя заставили его почувствовать себя комфортно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Впредь не ищи с ним ссор, — строго сказал Ло Фэн брату. — Этот Сюй Линван — парень с двойным дном. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сыграно было действительно красиво. Ло Фэн признал про себя, что на месте Линвана он вряд ли смог бы обставить всё так изящно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>