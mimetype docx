--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -62,51 +62,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ага, недавно всё оформили, — отозвался Линь И. — Больше всего радует, что у нас совместимость семьдесят процентов. Оказывается, ходить на свидания через Центр подбора — отличная идея, я очень доволен.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Фэн Шэн хмыкнул: — Рановато ты в петлю полез. Мог бы подождать пару лет, в базу данных войдут новые омеги, вдруг нашел бы вариант получше?</w:t>
+        <w:t>Фэн Шэн хмыкнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Рановато ты в петлю полез. Мог бы подождать пару лет, в базу данных войдут новые омеги, вдруг нашел бы вариант получше?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Да мы и характерами сошлись, он мне правда нравится, — мягко возразил Линь И.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,83 +606,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Мальчишка засыпал его вопросами. До этого он умудрился довести до белого каления и выжить пятерых репетиторов, и Линван был шестым. Только из уважения к элитному статусу университета парень соизволил с ним заговорить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я только на первом курсе, так что про офицерскую долю пока мало что знаю. Вот прочувствую на себе — тогда и расскажу, — спокойно ответил Линван. Гу Шэн на секунду опешил, но тут же закивал: — Договорились, учитель Сюй!</w:t>
+        <w:t>— Я только на первом курсе, так что про офицерскую долю пока мало что знаю. Вот прочувствую на себе — тогда и расскажу, — спокойно ответил Линван. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гу Шэн на секунду опешил, но тут же закивал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Договорились, учитель Сюй!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Работа вошла в колею. После смены Линван заглянул в мастерскую и забрал свой мех.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Можешь протестировать, — предложил хозяин. Линван активировал машину: после замены деталей даже простые маневры стали выполняться гораздо плавнее и точнее. Мехи B-класса стоили от пятисот тысяч до миллиона кредитов, не считая обслуживания — пока что это было Линвану не по карману.</w:t>
+        <w:t>— Можешь протестировать, — предложил хозяин. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван активировал машину: после замены деталей даже простые маневры стали выполняться гораздо плавнее и точнее. Мехи B-класса стоили от пятисот тысяч до миллиона кредитов, не считая обслуживания — пока что это было Линвану не по карману.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>По пути в кампус он купил себе «цзяньбин» (китайский блинчик). Жуя на ходу, он снова вернулся к мыслям о деньгах. Мех нужно менять во что бы то ни стало.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,67 +974,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>У Жунмяня было звериное чутье на людей, и он чувствовал исходящую от Ван Юя скрытую угрозу. Никто не хотел уступать, поэтому маршал первым сменил тему.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вернувшись в комнату, Жунмянь тут же позвонил лучшему другу, чтобы выговориться. — Ну почему отец не видит, какой Ван Юй скользкий тип? Всё пытается нас поженить!</w:t>
-[...15 lines deleted...]
-        <w:t>Бай Нянь, попивая вино в шелковой пижаме, усмехнулся: — Слушай, ну делай как я: заведи себе парочку красавчиков-альф, развлекись, а как надоест — бросай. Деньгами их заткнуть проще простого.</w:t>
+        <w:t>Вернувшись в комнату, Жунмянь тут же позвонил лучшему другу, чтобы выговориться. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну почему отец не видит, какой Ван Юй скользкий тип? Всё пытается нас поженить!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бай Нянь, попивая вино в шелковой пижаме, усмехнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слушай, ну делай как я: заведи себе парочку красавчиков-альф, развлекись, а как надоест — бросай. Деньгами их заткнуть проще простого.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ну уж нет, — поморщился Жунмянь. — Это не для меня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1006,147 +1102,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь подозревал, что его просто пытаются обвести вокруг пальца.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бай Нянь поежился: — Если так, то звучит жутковато. Но люди меняются, может, он просто взялся за ум?</w:t>
-[...63 lines deleted...]
-        <w:t>Бай Нянь на мгновение задумался: — Слушай, я не особо знаком с Ван Юем, но репутация у него безупречная. С другой стороны, если тебе рядом с ним не по себе, то о какой свадьбе может идти речь? Если человек тебе неприятен, то как с ним жить? Даже в постель лечь будет тошно, какое уж тут удовольствие.</w:t>
+        <w:t>Бай Нянь поежился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если так, то звучит жутковато. Но люди меняются, может, он просто взялся за ум?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я уже говорил, какой мой идеал, — начал перечислять Жунмянь. — Характер спокойный и надежный, боевая мощь на высоте, интеллект — выдающийся. Тонкий тактик, но с внутренним стержнем. Верный, из приличной семьи, молодой и красивый. Чтобы под одеждой — литые мышцы, и чтобы ни в каких скандалах не был замешан. В общении — остроумный, мастер в управлении мехом, профи в играх и знаток этикета. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ах да, — добавил он с юношеским максимализмом, — папа любит рыбалку и разговоры о былых временах. Так что мой альфа должен уметь ловить рыбу и идеально знать военную теорию, иначе о чем им с отцом разговаривать? И вообще, альфа должен быть доминантным и властным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бай Нянь: — ... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слушай, это тебе не альфа нужен, это какой-то бог во плоти. Я тебе даже десять моделей таких не подберу. Кажется, ты описывал этот «идеал» еще в восемнадцать... Хочешь сказать, Ван Юй просто прикидывается этим списком?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь энергично закивал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Именно! Я чувствую, что он просто играет роль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бай Нянь на мгновение задумался: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну, я не особо знаком с Ван Юем, но репутация у него безупречная. С другой стороны, если тебе рядом с ним не по себе, то о какой свадьбе может идти речь? Если человек тебе неприятен, то как с ним жить? Даже в постель лечь будет тошно, какое уж тут удовольствие.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чу Жунмянь промолчал — крыть было нечем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бай Нянь мучительно соображал, и вдруг его осенило. Он с размаху хлопнул себя по колену: — Слушай! Раз Ван Юй вовсю играет роль, почему бы и тебе не сделать то же самое?</w:t>
+        <w:t>Бай Нянь мучительно соображал, и вдруг его осенило. Он с размаху хлопнул себя по колену: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слушай! Раз Ван Юй вовсю играет роль, почему бы и тебе не сделать то же самое?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— В смысле? — не понял Жунмянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>