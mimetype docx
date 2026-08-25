--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -366,51 +366,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван вежливо кивнул. Ло И и Фэн Шэн пустились в обсуждение стратегии вступления в студсовет, а Линь И, открыв на браслете фильм ужасов, принялся за чипсы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он здраво рассудил, что интриги — не его конек, а студенческие годы коротки, так что лучше провести их весело. Повернувшись к Линвану, Линь И заметил: — Ты так круто управляешь мехом! С твоими навыками тебе и клубы не нужны — тебя и так заметят нужные люди.</w:t>
+        <w:t>Он здраво рассудил, что интриги — не его конек, а студенческие годы коротки, так что лучше провести их весело. Повернувшись к Линвану, Линь И заметил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты так круто управляешь мехом! С твоими навыками тебе и клубы не нужны — тебя и так заметят нужные люди.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Твоими бы словами, — усмехнулся Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +798,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я ухожу, — коротко бросил Линван, переодевшись.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда дверь за ним закрылась, Фэн Шэн и Ло И переглянулись. — Вечером пар нет, пойдем в штаб студсовета, там как раз идет набор новичков.</w:t>
+        <w:t>Когда дверь за ним закрылась, Фэн Шэн и Ло И переглянулись. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вечером пар нет, пойдем в штаб студсовета, там как раз идет набор новичков.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1022,51 +1054,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Не хочешь вступить в какой-нибудь клуб? — спросил Жунмянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван покачал головой: — Эта работа важнее. (Читай: «Зарплата важнее»). Три тысячи кредитов — это же сколько посылок пришлось бы доставить! Выбор был очевиден.</w:t>
+        <w:t>Линван покачал головой: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эта работа важнее. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Скорее: «Зарплата важнее». Три тысячи кредитов — это же сколько посылок пришлось бы доставить! Выбор был очевиден.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Параллельно Линван уже разместил свое резюме на сайте вакансий, надеясь найти подработку репетитором на выходные. Размышляя о будущем, он взял еще один леденец. Персиковый вкус оказался просто божественным. В вазочке было много разных вкусов, но, попробовав персик, Линван уже не хотел ничего другого.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>