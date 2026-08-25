--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -142,51 +142,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ся Юй, ты же вроде с ним из одного сектора? Он правда всего лишь С-ранг?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ся Юй с гордостью кивнул: — Он поступил с лучшим результатом на всей Шестой планете. И по практике у него первое место.</w:t>
+        <w:t>Ся Юй с гордостью кивнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он поступил с лучшим результатом на всей Шестой планете. И по практике у него первое место.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Императорская система состояла из семи обитаемых миров, и Шестая плелась в хвосте списка, но статус «первого парня на планете» всё же заставлял людей уважительно примолкнуть. Впрочем, интерес быстро угасал: «случайная» победа, низкий ранг и происхождение с окраины — такой альфа не считался завидным женихом для благородных омег, которые искали себе ровню или наследников влиятельных семей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -206,51 +222,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>На выходе из академии рябило от вывесок кафе и закусочных. Линван зашёл в несколько мест, но владельцы, взглянув на его плотное расписание, лишь качали головами. Он снова изучил свой график в браслете: «Забито до отказа... Но если ускориться, можно выкроить пару окон между лекциями».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вспомнив про свои честно выигранные пятьдесят тысяч, он заглянул в лавку запчастей для мехов. Пора было сменить старое железо на что-то более надёжное. Хозяин лавки прикинул объём работ: — Полное обновление обойдётся в 8000 кредитов. Замена ключевых узлов — в 5000.</w:t>
+        <w:t>Вспомнив про свои честно выигранные пятьдесят тысяч, он заглянул в лавку запчастей для мехов. Пора было сменить старое железо на что-то более надёжное. Хозяин лавки прикинул объём работ: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Полное обновление обойдётся в 8000 кредитов. Замена ключевых узлов — в 5000.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Меняем всё, — твердо решил Линван. После недолгих торгов они сошлись на 7500 кредитов за полную замену всех узлов и агрегатов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,99 +366,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Если в городе ловить нечего, придется искать в самой академии», — решил он.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В этот момент из ресторанчика неподалеку его окликнул Юй Сю, похлопав по плечу: — О, первокурсник! Ты чего здесь бродишь?</w:t>
+        <w:t>В этот момент из ресторанчика неподалеку его окликнул Юй Сю, похлопав по плечу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О, первокурсник! Ты чего здесь бродишь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Юй Сю пришел сюда вместе с ребятами из студсовета — «старички» собрались обсудить планы на учебный год и заодно распределить обязанности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Узнав, что Линван ищет работу, Юй Сю призадумался: — Знаешь, в студсовете есть пара непыльных должностей. Бумажки перекладывать, архивы разбирать... Платят три тысячи в месяц. Правда, нужно одобрение председателя.</w:t>
-[...15 lines deleted...]
-        <w:t>У Линвана загорелись глаза: — Я готов пройти собеседование!</w:t>
+        <w:t>Узнав, что Линван ищет работу, Юй Сю призадумался: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Знаешь, в студсовете есть пара непыльных должностей. Бумажки перекладывать, архивы разбирать... Платят три тысячи в месяц. Правда, нужно одобрение председателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Линвана загорелись глаза: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я готов пройти собеседование!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Наш председатель в таких вопросах не придирается. Я сегодня прощупаю почву, а ты скинь мне свое резюме. После обеда дам ответ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -446,51 +526,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Юй Сю проводил его взглядом и вернулся в VIP-кабинет. Он не соврал: собрание действительно было важным. Он просто вышел покурить и случайно столкнулся с Линваном. Во главе стола сидел Чу Жунмянь. Опустив глаза, он о чем-то сосредоточенно думал, но даже в молчании от него исходила аура властности и достоинства.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Сю подошел к нему и негромко произнес: — Председатель, вы ведь искали помощника для работы с документами? У меня есть на примете один толковый первокурсник.</w:t>
+        <w:t>Юй Сю подошел к нему и негромко произнес: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Председатель, вы ведь искали помощника для работы с документами? У меня есть на примете один толковый первокурсник.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Скинь данные, посмотрю, — отозвался Жунмянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -798,51 +894,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Вернувшись в академию, Сюй Линван прослушал онлайн-собрание от куратора, а затем снова заглянул на форум и взял несколько заказов на доставку посылок. Он был молод, вынослив и быстр — курьерская беготня заменяла ему тренировку. Сделав пять рейсов, он решил передохнуть и заказал тарелку лапши с говядиной в одном из бюджетных столовых. После ужина — душ, а вечером — важная встреча в учебной части.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В комнате был только Ло И. — Остальные ушли ужинать, — сообщил сосед.</w:t>
+        <w:t>В комнате был только Ло И. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Остальные ушли ужинать, — сообщил сосед.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ясно, я в душ, — кивнул Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1022,83 +1134,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Председатель, я по рекомендации старшекурсника Юя, на собеседование.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чу Жунмянь даже не поднял головы: — Входи, присаживайся.</w:t>
+        <w:t>Чу Жунмянь даже не поднял головы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Входи, присаживайся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он сидел, небрежно закинув ногу на ногу. Наконец, он поднял взгляд на Линвана и задал несколько стандартных вопросов: о характере и навыках работы с данными.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван решил сразу обозначить слабые места: — У меня очень плотное расписание по учебе. Но обещаю, что любые ваши поручения будут выполнены строго в срок.</w:t>
+        <w:t>Линван решил сразу обозначить слабые места: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня очень плотное расписание по учебе. Но обещаю, что любые ваши поручения будут выполнены строго в срок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Недостаток времени — серьезный минус для соискателя, но Линван предпочел честность.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>