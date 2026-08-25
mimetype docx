--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -14,67 +14,99 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линь И достал припасенные яблоки и раздал каждому соседу по штуке. Хрустя фруктом, он спросил: — Завтра утром в главном холле торжественное собрание в честь начала учебы. Пойдем потом в столовую?</w:t>
-[...15 lines deleted...]
-        <w:t>Фэн Шэн мотнул головой: — У меня с собой консервы есть.</w:t>
+        <w:t>Линь И достал припасенные яблоки и раздал каждому соседу по штуке. Хрустя фруктом, он спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Завтра утром в главном холле торжественное собрание в честь начала учебы. Пойдем потом в столовую?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фэн Шэн мотнул головой: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня с собой консервы есть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— А я на питательных растворах, — отозвался Ло И.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -126,83 +158,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Неужели на Шестой и правда такой хаос? — с любопытством спросил Фэн Шэн.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— После того как прислали нового наметельника Ся, стало получше, — ответил Линван. — А раньше я даже в школу без ножа не ходил. На улице могли ограбить в любой момент.</w:t>
+        <w:t>— После того как прислали нового наместника Ся, стало получше, — ответил Линван. — А раньше я даже в школу без ножа не ходил. На улице могли ограбить в любой момент.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«И не только ограбить, но и похитить, чтобы продать в рабство», — про себя добавил он, решив не пугать новых знакомых.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Поверить не могу, что в Федерации еще остались такие места, — пробормотал Фэн Шэн. Ло И кивнул и напомнил: — Завтра рано вставать, давайте спать.</w:t>
+        <w:t>— Поверить не могу, что в Федерации еще остались такие места, — пробормотал Фэн Шэн. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ло И кивнул и напомнил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Завтра рано вставать, давайте спать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Разговоры стихли. Сюй Линван задумчиво потер старые мозоли на ладонях, поудобнее устроился на подушке и с удовольствием закрыл глаза.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -270,51 +334,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Гу Хэ и Фэн Шэн были дружны с детства, и омеги специально подсели к нему: пятый ряд — идеальный обзор, не слишком близко и не слишком далеко. Фэн Шэн коротко назвал имена парней. Когда прибежал Линь И, они снова обменялись приветствиями.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Сюй Линван? Какая встреча! — внезапно воскликнул Ся Юй, сидевший рядом с Гу Хэ. Линван тоже удивился: — Не ожидал увидеть тебя здесь.</w:t>
+        <w:t>— Сюй Линван? Какая встреча! — внезапно воскликнул Ся Юй, сидевший рядом с Гу Хэ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван тоже удивился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не ожидал увидеть тебя здесь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Гу Хэ и Ся Юй уже успели подружиться в своем общежитии, и Гу Хэ шепотом поинтересовался, откуда тот знает Линвана.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,51 +558,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чу Жунмянь был единственным сыном маршала. Хоть он и был омегой, в академии он представлял интересы отца. К тому же, его собственная сила поражала: он пилотировал мех S-класса «Глубокое море» и считался восходящей звездой армии. Когда ты достаточно силен, твой пол отходит на второй план. Большинство омег шли в медицину или логистику, но Чу Жунмянь благодаря мощной ментальной силе выбрал командный факультет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Неподалеку послышался голос какого-то альфы: — Так вот он какой... Красивый, ничего не скажешь. Не зря его называют самым завидным омегой Федерации.</w:t>
+        <w:t>Неподалеку послышался голос какого-то альфы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так вот он какой... Красивый, ничего не скажешь. Не зря его называют самым завидным омегой Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Да красота — это так, приложение, — хохотнул его приятель. — Для настоящего альфы главное — карьера. Представь: женишься на нем и станешь зятем самого маршала! Все ресурсы семьи Чу у твоих ног, протекция в штабе... Считай, генеральские погоны в кармане.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -670,83 +782,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Отлично! После собрания жду на арене. Играем по-крупному: ставка — пятьдесят тысяч кредитов. Плюс проигравший впредь обходит победителя за версту и при каждой встрече во все горло признает, что он «недо-альфа».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван лишь коротко кивнул: — Условия приняты.</w:t>
+        <w:t>Линван лишь коротко кивнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Условия приняты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>От этого безразличного взгляда у Ло Тяня внутри всё закипело. Ему хотелось стереть эту ухмылку с лица наглеца прямо сейчас.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Фэн Шэн, услышав о драке, оживился: — Ничего себе! Первый день — и уже дуэль.</w:t>
+        <w:t>Фэн Шэн, услышав о драке, оживился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего себе! Первый день — и уже дуэль.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— И что тут хорошего? — вздохнул Линван. Хотя про себя подумал, что этот альфа — просто ходячий мешок с деньгами. Пятьдесят тысяч кредитов он из него вытрясет во что бы то ни стало. А на всякие «обходы за версту» ему было плевать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,211 +926,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Когда речи закончились, толпа хлынула к арене.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ло Тянь уже забронировал площадку. Кто-то уже включил стрим, придумывая кликбейтные заголовки в духе: «ШОК! Первый день учебы превратился в бойню, ректор бессилен!»</w:t>
-[...15 lines deleted...]
-        <w:t>Увидев столько зрителей, Ло Тянь сначала опешил, а потом самодовольно выпятил грудь: — Сдашься сейчас — так и быть, пощажу.</w:t>
+        <w:t>Ло Тянь уже забронировал площадку. Кто-то уже включил стрим, придумывая кликбейтные заголовки в духе: «ШОК! Первый день учебы превратился в бойню!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев столько зрителей, Ло Тянь сначала опешил, а потом самодовольно выпятил грудь: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сдашься сейчас — так и быть, пощажу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Злодеи слишком много болтают, — отрезал Линван. Ло Тянь взревел от ярости.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он вызвал свой мех А-класса — сверкающую новенькую машину. Линван же снял с шеи кулон-ключ и активировал свой старенький мех класса С.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Уровень меха напрямую зависит от ментальной связи пилота. Увидев машину противника, Ло Тянь расхохотался: — Слушай, «це-шка», может, мне дать тебе фору в один удар? Не хочу, чтобы сказали, что я избиваю младенцев.</w:t>
-[...15 lines deleted...]
-        <w:t>Линван, уже подключившись к нейроинтерфейсу кабины, спокойно ответил: — Давай. Фору я приму.</w:t>
+        <w:t>Уровень меха напрямую зависит от ментальной связи пилота. Увидев машину противника, Ло Тянь расхохотался: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слушай, «це-шка», может, мне дать тебе фору в один удар? Не хочу, чтобы сказали, что я избиваю младенцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван, уже подключившись к нейроинтерфейсу кабины, спокойно ответил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давай. Фору я приму.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ло Тянь осекся. Слово не воробей — пришлось соглашаться, хотя внутри всё клокотало.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Ладно, — подумал он, — мех С-класса всё равно не пробьет мою броню, зато перед омегами буду выглядеть благородно».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В толпе послышались смешки: — Какой бесперспективный новичок. Ему дают фору, и он ее берет? Никакой гордости.</w:t>
+        <w:t>В толпе послышались смешки: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какой бесперспективный новичок. Ему дают фору, и он ее берет? Никакой гордости.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Арена — это поле боя. Если враг тупит и дает преимущество, глупо им не воспользоваться, — возразил кто-то.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Но это же мех С-класса! Модель пятилетней давности, — вставил хрупкий омега. +— Посмотрите на него: красивый, а такой бесхребетный. Против А-класса у него ноль шансов. Победа Ло Тяня — лишь вопрос времени.</w:t>
+        <w:t>— Но это же мех С-класса! Модель пятилетней давности, — вставил хрупкий омега. — Посмотрите на него: красивый, а такой бесхребетный. Против А-класса у него ноль шансов. Победа Ло Тяня — лишь вопрос времени.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Прозрачный купол арены закрылся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1054,67 +1262,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Траектория движений врага была для него как на ладони.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Зрители притихли. Фэн Шэн восторженно прошептал: — Какая скорость... Синхронизация Линвана с машиной запредельная. Удар был хирургически точным. У него потрясающее боевое чутье.</w:t>
-[...15 lines deleted...]
-        <w:t>Один из старшекурсников нахмурился: — У А-класса больше огневой мощи, но сейчас такое чувство, будто он пытается бить по воде. Этот С-класс его просто подавляет.</w:t>
+        <w:t>Зрители притихли. Фэн Шэн восторженно прошептал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какая скорость... Синхронизация Линвана с машиной запредельная. Удар был очень точным. У него потрясающее боевое чутье.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Один из старшекурсников нахмурился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У А-класса больше огневой мощи, но сейчас такое чувство, будто он пытается бить по воде. Этот С-класс его просто подавляет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>На арене А-мех раз за разом наносил удары, но Линван легко уклонялся. Один раз — случайность, два — везение, но когда это происходит постоянно, становится жутко.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1150,99 +1390,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Но тогда как он это делает?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ло Тянь окончательно вышел из себя: — Хватит бегать, если ты мужик! В чём доблесть вечно уворачиваться?!</w:t>
-[...15 lines deleted...]
-        <w:t>Сюй Линван замер на месте: — Ладно, не буду. Стой и бей, раз так хочется.</w:t>
+        <w:t>Ло Тянь окончательно вышел из себя: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хватит бегать, если ты мужик! В чём доблесть вечно уворачиваться?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Линван замер на месте: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно, не буду. Стой и бей, раз так хочется.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Впрочем, пора было закругляться — его ждали заказы на курьерскую доставку. Линван резко прибавил в скорости, обогнул мех А-класса и точным, молниеносным движением вогнал лезвие прямо в «грудную клетку» противника. Ослепительная вспышка, скрежет разрываемого металла и оглушительный грохот.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ло Тянь, едва сдерживая стон от фантомной боли, округлил глаза: — Как такое возможно?!</w:t>
+        <w:t>Ло Тянь, едва сдерживая стон от фантомной боли, округлил глаза: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как такое возможно?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Мех А-класса тяжело рухнул на колени, свет в его «глазах»-датчиках медленно угас. Один удар — и элитная машина полностью выведена из строя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,83 +1710,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ло Тяня затрясло от ярости.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Линван уже спускался с трибун, когда его догнал Ло И: — Слушай, будь осторожнее. У него старший брат на четвёртом курсе, тот ещё фрукт.</w:t>
+        <w:t>Сюй Линван уже спускался с трибун, когда его догнал Ло И: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слушай, будь осторожнее. У него старший брат на четвёртом курсе, тот ещё фрукт.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Спасибо, приму к сведенью, — кивнул Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Фэн Шэн и Линь И хотели было расспросить героя дня о подробностях, но тот уже прикинул время: — Парни, у меня дела, убегаю. Увидимся!</w:t>
+        <w:t>Фэн Шэн и Линь И хотели было расспросить героя дня о подробностях, но тот уже прикинул время: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Парни, у меня дела, убегаю. Увидимся!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>