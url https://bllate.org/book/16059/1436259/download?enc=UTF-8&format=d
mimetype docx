--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -110,51 +110,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Тот лишь коротко кивнул в ответ. Оглядываясь по сторонам, Сюй Линван невольно сравнивал это место со своей школой на Шестой планете — контраст был разительным, здесь всё дышало престижем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзянь Жун, заметив, что с Линваном заговорил самый видный и статный из всех омег, по-свойски закинул руку ему на плечо: — А ты неплох, брат! Вижу, вниманием красавцев не обделен.</w:t>
+        <w:t>Цзянь Жун, заметив, что с Линваном заговорил самый видный и статный из всех омег, по-свойски закинул руку ему на плечо: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ты неплох, брат! Вижу, вниманием красавцев не обделен.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Мы просто одноклассники, — сухо отрезал Сюй Линван. Подобные двусмысленные шутки были ему не по душе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -286,179 +302,259 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Заметив одного из старшекурсников в синей форме, Линван вежливо попросил того провести небольшую экскурсию по кампусу, а в знак благодарности купил ему баночку газировки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Старшекурсник-бета принял напиток, и его улыбка стала еще шире: — Ну, в общих чертах это всё. Тебе, как новичку, стоит присмотреться к клубам. Хоть для военного это скорее баловство, но связи там заводятся полезные.</w:t>
+        <w:t>Старшекурсник-бета принял напиток, и его улыбка стала еще шире: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну, в общих чертах это всё. Тебе, как новичку, стоит присмотреться к клубам. Хоть для военного это скорее баловство, но связи там заводятся полезные.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он с энтузиазмом начал расхваливать студенческий совет и различные секции. Симпатичный и сообразительный первокурсник сразу вызвал у него симпатию — таких в студсовете всегда ждут с распростертыми объятиями.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Однако кружки Линвана не интересовали. Его гораздо больше волновал вопрос финансов. — Скажите, — прервал он собеседника, — а какие в университете есть способы подзаработать?</w:t>
-[...15 lines deleted...]
-        <w:t>Старшекурсник на мгновение опешил: — Заработать?</w:t>
+        <w:t>Однако кружки Линвана не интересовали. Его гораздо больше волновал вопрос финансов. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Скажите, — прервал он собеседника, — а какие в университете есть способы подзаработать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Старшекурсник на мгновение опешил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Заработать?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Проблема была в нестабильных феромонах Линвана. Из-за этого ему требовались блокаторы высокого класса, которые стоили целое состояние. В шестнадцать лет тест определил его как альфу ранга С, но парень чувствовал: с его организмом что-то не так, уровень феромонов постоянно скакал. Чтобы не тревожить родных, он хранил это в тайне.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Блокаторы категории С на него уже не действовали, а те, что класса В, помогали лишь с трудом. В военной академии, где концентрация альф и омег запредельна, риск инцидентов из-за неконтролируемых феромонов возрастал в разы, так что ему жизненно необходимы были качественные препараты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Взгляд старшекурсника наполнился сочувствием: — Способов-то много. За стенами вуза полно подработок, объявления обычно вывешивают на виду. Но у первокурсников учеба тяжелая, так что работодатели требуют расписание и платят почасово.</w:t>
+        <w:t>Взгляд старшекурсника наполнился сочувствием: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Способов-то много. За стенами вуза полно подработок, объявления обычно вывешивают на виду. Но у первокурсников учеба тяжелая, так что работодатели требуют расписание и платят почасово.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Еще можно пойти в репетиторы или устроиться на социальные работы при университете, — продолжил он. — Репетиторство отнимает много сил, зато платят прилично. А работа в вузе полезна тем, что можно наладить отношения с преподавателями.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он ободряюще похлопал Линвана по плечу: — Слушай, жизнь здесь не такая уж дорогая, в столовой цены куда ниже, чем в городе. Не зацикливайся так на заработке — мне вот шести тысяч в месяц на жизнь вполне хватает.</w:t>
+        <w:t>Он ободряюще похлопал Линвана по плечу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слушай, жизнь здесь не такая уж дорогая, в столовой цены куда ниже, чем в городе. Не зацикливайся так на заработке — мне вот шести тысяч в месяц на жизнь вполне хватает.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линван лишь безмолвно уставился на него: «…» Это он сейчас серьезно?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,51 +942,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Прибыв на Императорскую планету, он решил вести себя тише воды, ниже травы. Там, на задворках империи, ему приходилось подавлять всех грубой силой, но здесь, в цивилизации, он искренне хотел стать приличным человеком.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На браслет пришло сообщение от Сюй Юньюя: «Брат, можешь говорить по видео? Как там на Императорской, круто? Ты уже видел в академии моего кумира Чу Жунмяня? А Ван Юя?»</w:t>
+        <w:t>На браслет пришло сообщение от Сюй Юньюя: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Брат, можешь говорить по видео? Как там на Императорской, круто? Ты уже видел в академии моего кумира Чу Жунмяня? А Ван Юя?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Вытирая полотенцем мокрые волосы, Линван нажал кнопку видеовызова. Брат ответил мгновенно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,51 +1022,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Линван: «…»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Поговорив с братом еще пару минут, он переключился на родителей. Отец, Сюй Кун, с тревогой спросил: — Сын, денег хватает? В первый месяц всегда много расходов, мы перевели тебе три тысячи.</w:t>
+        <w:t>Поговорив с братом еще пару минут, он переключился на родителей. Отец, Сюй Кун, с тревогой спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сын, денег хватает? В первый месяц всегда много расходов, мы перевели тебе три тысячи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Хватит, отец, вполне достаточно, — ответил Сюй Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,51 +1102,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— На Императорской планете с безопасностью всё строго, — добавил Нин Фэй, — так что оставь свои старые замашки в прошлом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван послушно поддакивал, обещая быть паинькой. Удовлетворенный Нин Фэй кивнул: — Ну всё, не будем тебе мешать. Ложись пораньше.</w:t>
+        <w:t>Линван послушно поддакивал, обещая быть паинькой. Удовлетворенный Нин Фэй кивнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну всё, не будем тебе мешать. Ложись пораньше.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Юньюй за спиной отца только в отчаянии притопывал ногой — он так и не успел расспросить брата о местных красавцах и красотках в академии. Что ж, придется ждать следующего раза.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>