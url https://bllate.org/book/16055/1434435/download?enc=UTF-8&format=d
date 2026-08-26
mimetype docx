--- v0 (2026-07-09)
+++ v1 (2026-08-26)
@@ -430,83 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У Чжу нервно схватил в руки чашку, но на его лице было выражение праведности.</w:t>
-[...31 lines deleted...]
-        <w:t>Тан Фэн поставил на стол тарелки и палочки для еды и серьезно посмотрел на своего двоюродного брата:</w:t>
+        <w:t>У Чжу нервно схватил в руки чашку, но на его лице было выражение праведности. Тан Фэн поставил на стол тарелки и палочки для еды и серьезно посмотрел на своего двоюродного брата:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,83 +558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После еды семья Тан первой ушла домой.</w:t>
-[...31 lines deleted...]
-        <w:t>По дороге отец Тан взглянул на небо:</w:t>
+        <w:t>После еды семья Тан первой ушла домой. По дороге отец Тан взглянул на небо:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,83 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я разве настолько деликатный? К тому же мы пришли помочь, как мы можем заставлять людей тратить дрова на кипячение воды только для мытья овощей? И я же не мог уйти просто потому, что намочил одежду. Сегодня все были так заняты, что мне совестно бросать их, — ответил Тан Амо с улыбкой.</w:t>
-[...31 lines deleted...]
-        <w:t>Линь Юй слегка улыбнулся:</w:t>
+        <w:t>— Я разве настолько деликатный? К тому же мы пришли помочь, как мы можем заставлять людей тратить дрова на кипячение воды только для мытья овощей? И я же не мог уйти просто потому, что намочил одежду. Сегодня все были так заняты, что мне совестно бросать их, — ответил Тан Амо с улыбкой. Линь Юй слегка улыбнулся:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,83 +1166,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тан Амо действительно почувствовал, что сделал что-то не так.</w:t>
-[...31 lines deleted...]
-        <w:t>Линь Юй потянул Тан Фэна за руку и зашептал на ухо:</w:t>
+        <w:t>Тан Амо действительно почувствовал, что сделал что-то не так. Линь Юй потянул Тан Фэна за руку и зашептал на ухо:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,51 +1326,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Войдя в дом, Тан Амо вернулся в свою комнату, чтобы переодеться. Тан Фэн стоял у окна, глядя на заснеженный двор, о чем-то задумавшись. Линь Юй наполнял жаровню углями и краем глаза взглянул на него:</w:t>
+        <w:t>Войдя в дом, Тан Амо вернулся в свою комнату, чтобы переодеться. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Фэн стоял у окна, глядя на заснеженный двор, о чем-то задумавшись. Линь Юй наполнял жаровню углями и краем глаза взглянул на него:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2030,83 +1934,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тан Фэн никогда не забывал постоянно дразнить своего фулана.</w:t>
-[...31 lines deleted...]
-        <w:t>Линь Юй заметил улыбку в глазах мужа и внезапно вспомнил, что он видел сегодня днем.</w:t>
+        <w:t>Тан Фэн никогда не забывал постоянно дразнить своего фулана. Линь Юй заметил улыбку в глазах мужа и внезапно вспомнил, что он видел сегодня днем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2158,83 +2030,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Этот парень У Чжу, похоже, питает некоторые мысли о Юй ге’эре, он попросил меня придумать несколько идей. Не волнуйся, твой муж не будет в это вмешиваться. — Тем более что он был очень рад переложить эту досадную проблему на чью-то голову.</w:t>
-[...31 lines deleted...]
-        <w:t>Конечно, Тан Фэн на самом деле не позволил бы У Чжу и Юй ге’эру иметь слишком тесный контакт, в конце концов, у Юй ге’эра и Хуан Амо слишком много идей в головах. К счастью, по сравнению с Хуан Амо этот маленький гер всё ещё довольно глуп.</w:t>
+        <w:t>— Этот парень У Чжу, похоже, питает некоторые мысли о Юй ге’эре, он попросил меня придумать несколько идей. Не волнуйся, твой муж не будет в это вмешиваться. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тем более что он был очень рад переложить эту досадную проблему на чью-то голову. Конечно, Тан Фэн на самом деле не позволил бы У Чжу и Юй ге’эру иметь слишком тесный контакт, в конце концов, у Юй ге’эра и Хуан Амо слишком много идей в головах. К счастью, по сравнению с Хуан Амо этот маленький гер всё ещё довольно глуп.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2382,147 +2254,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Амо, иди сюда греться, — Тан Фэн поставил ещё один табурет, чтобы Тан Амо мог сесть.</w:t>
-[...95 lines deleted...]
-        <w:t>Тан Амо не согласился:</w:t>
+        <w:t>— Амо, иди сюда греться, — Тан Фэн поставил ещё один табурет, чтобы Тан Амо мог сесть. Тот увидел, что на лицо сына вернулась привычная улыбка, переглянулся с Линь Юем и только после того, как он кивнул головой, Тан Амо расслабился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не надо, мой отец любит дикую добычу, и он охотник, так что наверняка поймает много дичи к новогоднему банкету, — Линь Юй продолжил разговор, вспоминая хобби своего отца. Тан Амо не согласился:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2830,83 +2638,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— То вино из тигрового кнута? — Тан Фэн вспомнил интересный инцидент, произошедший во время их первого посещения родственников.</w:t>
-[...31 lines deleted...]
-        <w:t>Линь Юй кивнул, и отец Тан снова засмеялся:</w:t>
+        <w:t>— То вино из тигрового корня? — Тан Фэн вспомнил интересный инцидент, произошедший во время их первого посещения родственников. Линь Юй кивнул, и отец Тан снова засмеялся:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2926,83 +2702,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Отец Тан радостно похлопал себя по бедру, смеясь, а Линь Юй беспомощно вздохнул.</w:t>
-[...31 lines deleted...]
-        <w:t>Отец Линь – это классический пример человека, которого уносит с полстакана, но который при этом уверен, что у него особенно хорошая толерантность к алкоголю. Видимо, это была уверенность, обусловленная наличием вина из тигриного кнута!</w:t>
+        <w:t>Отец Тан радостно похлопал себя по бедру, смеясь, а Линь Юй беспомощно вздохнул. Отец Линь – это классический пример человека, которого уносит с полстакана, но который при этом уверен, что у него особенно хорошая толерантность к алкоголю. Видимо, это была уверенность, обусловленная наличием вина из тигриного корня!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3086,147 +2830,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Маленький театр: алкогольная толерантность фулана.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После того, как Тан Фэн узнал от своего фулана, что его тесть может выпить всего лишь полстакана, ему всегда было любопытно, как Линь Юй переносит алкоголь.</w:t>
-[...63 lines deleted...]
-        <w:t>— Второй брат…— выражение лица Линь Чжуана было немного сложным.</w:t>
+        <w:t>После того, как Тан Фэн узнал от своего фулана, что его тесть может выпить всего лишь полстакана, ему всегда было любопытно, как Линь Юй переносит алкоголь. Но чтобы выяснить это, не разрушая свой благородный образ в сердце возлюбленного, Тан Фэн решил начать с Линь Чжуана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Второй брат… — выражение лица Линь Чжуана было немного сложным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3278,147 +3022,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Трудно сказать.</w:t>
-[...95 lines deleted...]
-        <w:t>Линь Чжуан потер затылок:</w:t>
+        <w:t>— Трудно сказать. Линь Юй обычно не пьет, но как только выпьет…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Его выносливость лучше, чем у моего тестя? Или хуже? — Тан Фэн попробовал зайти с вдругой стороны. Линь Чжуан потер затылок:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3694,51 +3374,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Наверное, маленькие ангелочки догадываются о маленькой идее Тан Фэна напоить Линь Юя, а затем кхм-кхм. Но угадайте, какая концовка будет в итоге~~~</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>