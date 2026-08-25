--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -238,51 +238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он взял и вторую руку собеседника, лежавшую на окне, и тоже завёл её за спину, на плюшевого кролика. Теперь все четыре ладони покоились на нём. Шэнь Чэнь водил руками Гу Чжэнцина по мягкому ворсу.</w:t>
+        <w:t>Он взял и вторую руку собеседника, лежавшую на окне, и тоже завёл её за спину, на плюшевую игрушку. Теперь все четыре ладони покоились на нём. Шэнь Чэнь водил руками Гу Чжэнцина по мягкому ворсу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,51 +878,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Избавься от своих поклонниц. В конце концов, сейчас ты на содержании, — сказал Гу Чжэнцин, доставая из кармашка в двери очки.</w:t>
+        <w:t>— Избавься от своих поклонников. В конце концов, сейчас ты на содержании, — сказал Гу Чжэнцин, доставая из кармашка в двери очки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2286,51 +2286,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Фотография градиентного плюшевого кролика]</w:t>
+        <w:t>[Фотография градиентной плюшевой игрушки]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>