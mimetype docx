--- v0 (2026-05-24)
+++ v1 (2026-07-10)
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На чёрном фоне — рука с чёткими костяшками пальцев, жестоко сжимающая бежевого мишку в синей кофточка. Плюшевая игрушка была смята до неузнаваемости, её мягкий мех пробивался сквозь щели между пальцами. Идеальная кисть выглядела слишком жестоко на фоне беспомощно деформированного медвежонка. Это сочетание было наполнено такой сексуальной энергией, что заставляло сердце биться чаще, а щёки краснеть.</w:t>
+        <w:t>На чёрном фоне — рука с чёткими костяшками пальцев, жестоко сжимающая бежевого мишку в синей кофточке. Плюшевая игрушка была смята до неузнаваемости, её мягкий мех пробивался сквозь щели между пальцами. Идеальная кисть выглядела слишком жестоко на фоне беспомощно деформированного мишки. Это сочетание было наполнено такой сексуальной энергией, что заставляло сердце биться чаще, а щёки краснеть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,51 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Плюшевый бежевый медвежонок был немного выцветшим. Синяя кофточка. Он выглядел таким мягким, что его хотелось мять и мять. Большая рука с чёткими костяшками пальцев сильно сжимала игрушку. Это выглядело жестоко, но в то же время вызывало трепет до мурашек.</w:t>
+        <w:t>Плюшевый бежевый мишка был немного выцветшим. Синяя кофточка. Он выглядел таким мягким, что его хотелось мять и мять. Большая рука с чёткими костяшками пальцев сильно сжимала игрушку. Это выглядело жестоко, но в то же время вызывало трепет до мурашек.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>