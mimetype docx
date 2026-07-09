--- v0 (2026-05-23)
+++ v1 (2026-07-09)
@@ -654,51 +654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он не верил своим глазам. Наклонив белую шею так низко, что, казалось, вот-вот ткнётся носом в стекло, он пытался разглядеть в этом злую шутку или уловку призрака, затеявшего эту пакость…</w:t>
+        <w:t>Он не верил своим глазам. Наклонив белую шею так низко, что, казалось, вот-вот ткнётся носом в стекло, он пытался разглядеть в этом злую шутку или уловку духа, затеявшего эту пакость…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,51 +1070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Закончив плакать, юноша даже нашёл повод для радости: хорошо, что сегодня он не взял с собой последние две пачки чипсов. И хорошо, что этот призрак только домогается его, а не ворует еду, как духи из рассказов настоятеля.</w:t>
+        <w:t>Закончив плакать, юноша даже нашёл повод для радости: хорошо, что сегодня он не взял с собой последние две пачки чипсов. И хорошо, что этот дух только домогается его, а не ворует еду, как духи из рассказов настоятеля.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,51 +1518,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Призрак не заставил себя долго ждать.</w:t>
+        <w:t>Злой дух не заставил себя долго ждать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,51 +1646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Неизвестный номер: Прости. Я хотел выйти и утешить тебя раньше. Но потом вспомнил, что я призрак, и испугался, что напугаю тебя.]</w:t>
+        <w:t>[Неизвестный номер: Прости. Я хотел выйти и утешить тебя раньше. Но потом вспомнил, что я дух, и испугался, что напугаю тебя.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2830,51 +2830,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Горный хребет Суйнин. Суйнин... Нинсуй...</w:t>
+        <w:t>Горный хребет Суйнин. Суйнин... Нинчун...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>