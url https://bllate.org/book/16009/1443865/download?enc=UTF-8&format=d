--- v0 (2026-05-22)
+++ v1 (2026-07-08)
@@ -398,51 +398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Точно, за мной ведь постоянно наблюдает призрак»</w:t>
+        <w:t>«Точно, за мной ведь постоянно наблюдает дух»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,51 +1518,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Поток сообщений от призрака тут же прекратился. Спустя долгое время на экране осторожно появилась новая строка:</w:t>
+        <w:t>Поток сообщений от духа тут же прекратился. Спустя долгое время на экране осторожно появилась новая строка:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,51 +1614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он так долго общался с призраком, что у него начались галлюцинации. Ему казалось, будто у этих милых маленьких фигурок выросли жадные глаза, которые теснились, толкались, следя за каждым его движением, желая рассмотреть его насквозь, до самых костей, чтобы он вечно оставался под их взором…</w:t>
+        <w:t>Он так долго общался с духом, что у него начались галлюцинации. Ему казалось, будто у этих милых маленьких фигурок выросли жадные глаза, которые теснились, толкались, следя за каждым его движением, желая рассмотреть его насквозь, до самых костей, чтобы он вечно оставался под их взором…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2958,51 +2958,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Призрак был очень высоким»</w:t>
+        <w:t>«Дух был очень высоким»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3214,51 +3214,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Призрак, спасибо тебе.</w:t>
+        <w:t>— Дух, спасибо тебе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>