--- v0 (2026-05-25)
+++ v1 (2026-08-25)
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Судя по тому, что рядовых ассасинов никто не возвращал к жизни, «Яма Лазаря» не была безграничным ресурсом. Это объясняло, почему в реальности о ней не ходило даже слухов. Должно быть, это нечто крайне ценное, что организация тщательно скрывала. Они воскресили Джейсона, потому что у того были иные связи с Лигой, но как быть с Сересом? По логике вещей, он был всего лишь простым пастушком, «второстепенным персонажем», которого Дэмиен аль Гул привёл вместе с Нифф.</w:t>
+        <w:t>Судя по тому, что рядовых ассасинов никто не возвращал к жизни, «Яма Лазаря» не была безграничным ресурсом. Это объясняло, почему в реальности о ней не ходило даже слухов. Должно быть, это нечто крайне ценное, что организация тщательно скрывала. Они воскресили Джейсона, потому что у того были иные связи с Лигой, но как быть с Сересом? По логике вещей, он был всего лишь простым Пастырем, «второстепенным персонажем», которого Дэмиен аль Гул привёл вместе с Нифф.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,51 +686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Серес вышел из башни Уэйна и посмотрел вверх. Десятки шпилей серо-чёрных зданий смутно виднелись в мелкой измороси, а тени горгулий, казалось, безмолвно взирали на город.</w:t>
+        <w:t>Серес вышел из Башни Уэйна и посмотрел вверх. Десятки шпилей серо-чёрных зданий смутно виднелись в мелкой измороси, а тени горгулий, казалось, безмолвно взирали на город.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Что если в посылке окажется бомба, ядовитый газ или дуло пистолета? Красный Колпак явно не тот человек, который презентует ему бэтмобиль.</w:t>
+        <w:t>Что если в посылке окажется бомба, ядовитый газ или дуло пистолета? Красный Колпак явно не тот человек, который презентует ему Бэтмобиль.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>