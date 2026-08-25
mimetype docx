--- v0 (2026-05-25)
+++ v1 (2026-08-25)
@@ -942,51 +942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дэмиен Уэйн, он же Робин, застыл над кроватью в комнате отдыха, не сводя глаз со светловолосого юноши. Тёмный комок, Булочка, тоже замерла. В помещении воцарилась мёртвая тишина.</w:t>
+        <w:t>Дэмиен Уэйн, он же Робин, застыл над кроватью в комнате отдыха, не сводя глаз со светловолосого юноши. Тёмный комок, Булочка, тоже замер. В помещении воцарилась мёртвая тишина.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,83 +1070,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Кошка подвинулась ещё немного.</w:t>
-[...31 lines deleted...]
-        <w:t>Юноша резко атаковал, воспользовавшись тем, что Булочка вошла в зону его досягаемости, и метнул руку к тёмному комку!</w:t>
+        <w:t>Булочка подвинулся ещё немного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юноша резко атаковал, воспользовавшись тем, что Булочка вошёл в зону его досягаемости, и метнул руку к тёмному комку!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,51 +1166,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Робин тут же изменил движение, нацелившись на ту часть Булочки, которая еще не успела уклониться. Кошка снова деформировалась… В комнате отдыха отдела разработок «Уэйн Энтерпрайзис» развернулась настоящая погоня. Великая охота Робина на кота. Мотор!</w:t>
+        <w:t>Робин тут же изменил движение, нацелившись на ту часть Булочки, которая еще не успела уклониться. Булочка снова деформировался… В комнате отдыха отдела разработок «Уэйн Энтерпрайзис» развернулась настоящая погоня. Великая охота Робина на кота. Мотор!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,51 +1646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они уставились друг на друга. Булочка, моргая своими огромными голубыми глазами, вклинилась между ними.</w:t>
+        <w:t>Они уставились друг на друга. Булочка, моргая своими огромными голубыми глазами, вклинился между ними.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он посмотрел на Булочку. Та шевельнулась, осуждающе взглянула на него и молниеносно юркнула в объятия Сереса.</w:t>
+        <w:t>Он посмотрел на Булочку. Он шевельнулся, осуждающе взглянул на него и молниеносно юркнул в объятия Сереса.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2542,83 +2542,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Снова это исчезновение… Похоже, это не эксклюзивный трюк Бэтмена. Робин тоже так умеет, и господин Матчес Малоун тоже. Возможно, это просто навык, которым владеют многие в Готэме. Серес опустил голову и встретился взглядом с Булочкой. Та зарылась в его объятия и потёрлась об его руку хвостом.</w:t>
-[...31 lines deleted...]
-        <w:t>Она невинно мяукнула. Юноша схватил Булочку и помял её. Мягкая, всё такая же приятная на ощупь. Нажмёшь — мяукнет.</w:t>
+        <w:t>Снова это исчезновение… Похоже, это не эксклюзивный трюк Бэтмена. Робин тоже так умеет, и господин Матчес Малоун тоже. Возможно, это просто навык, которым владеют многие в Готэме. Серес опустил голову и встретился взглядом с Булочкой. Он зарылся в его объятия и потёрся об его руку хвостом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он невинно мяукнул. Юноша схватил Булочку и помял его. Мягкий, всё такой же приятный на ощупь. Нажмёшь — мяукнет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>