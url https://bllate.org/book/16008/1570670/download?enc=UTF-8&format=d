--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -3374,51 +3374,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Светловолосый молодой человек, прислонившись к стене, смотрел в телефон. С ракурса Уэйна было видно, что это новости Готэма. Серес был одет в простую серую рубашку, куртку и тёмные брюки — на улицах его бы и не заметили. Но у него было запоминающееся лицо, особенно когда он улыбался. Правда, сейчас он лишь тихонько зевал. У его ног, свернувшись клубком, посапывала Булочка.</w:t>
+        <w:t>Светловолосый молодой человек, прислонившись к стене, смотрел в телефон. С ракурса Уэйна было видно, что это новости Готэма. Серес был одет в простую серую рубашку, куртку и тёмные брюки — на улицах его бы и не заметили. Но у него было запоминающееся лицо, особенно когда он улыбался. Правда, сейчас он лишь тихонько зевал. У его ног, свернувшись клубком, посапывал Булочка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>