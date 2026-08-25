--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -1230,51 +1230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Он надеется, что я проведу реабилитацию Чэнь Фаня, Доу У и других, кого в девятом месяце первого года эры Цзяньнин объявили мятежниками, а также всех чиновников, пострадавших во время второй волны «гонений на партийность». После этого нужно восстановить их титулы, найти их потомков и снова дать им посты. Хех, дела двадцатилетней давности…</w:t>
+        <w:t>— Он надеется, что я проведу реабилитацию Чэнь Фаня, Доу У и других, кого в девятом месяце первого года эры Цзяньнин объявили мятежниками, а также всех чиновников, пострадавших во время второй волны «Бедствий сторонников». После этого нужно восстановить их титулы, найти их потомков и снова дать им посты. Хех, дела двадцатилетней давности…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,115 +1326,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А как им не помнить? — Ли Жу окончательно отбросил мысли о нефрите. — «Гонения на партийность»… Эти репрессии ущемили права их сословия. Чтобы вновь укрепить своё влияние, знатным кланам нужно пересмотреть старые дела и окончательно втоптать евнухов в грязь!</w:t>
-[...63 lines deleted...]
-        <w:t>Двадцать лет назад гонения ознаменовали победу вторых, одержанную с одобрения императора. Мужи науки подверглись жесточайшим притеснениям, и число пострадавших было не счесть.</w:t>
+        <w:t>— А как им не помнить? — Ли Жу окончательно отбросил мысли о нефрите. — «Бедствия сторонников»… Эти репрессии ущемили права их сословия. Чтобы вновь укрепить своё влияние, знатным кланам нужно пересмотреть старые дела и окончательно втоптать евнухов в грязь!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что такое «Бедствия сторонников»? Это следствие того, что император, опираясь на евнухов и родственников по женской линии, пытался сдержать растущую мощь влиятельных семей. В этой борьбе двор раскололся на два лагеря: «партийцев» и «евнухов».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Двадцать лет назад Бедствия сторонников ознаменовали победу вторых, одержанную с одобрения императора. Мужи науки подверглись жесточайшим притеснениям, и число пострадавших было не счесть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2350,51 +2350,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лю Бэй. Лю Бэй из уезда Чжо провинции Ючжоу. Он тоже был в этом списке просителей должностей.</w:t>
+        <w:t>Лю Бэй. Лю Бэй из округа Чжо провинции Ючжоу. Он тоже был в этом списке просителей должностей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>