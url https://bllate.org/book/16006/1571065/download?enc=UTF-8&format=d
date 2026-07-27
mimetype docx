--- v0 (2026-05-09)
+++ v1 (2026-07-27)
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Можете не сомневаться, — с невозмутимым видом заявил он, обозначая свою позицию. — Я человек, вышедший из бунтовщиков, и привык идти против течения. Если этот старый разбойник Дун Чжо и впрямь низложит императора и лишит Его Величество трона, я не побоюсь потерять звание генерал-лейтенанта. Я брошу ему вызов и попробую вернуть Его Величество на престол.</w:t>
+        <w:t>— Можете не сомневаться, — с невозмутимым видом заявил он, обозначая свою позицию. — Я человек, вышедший из бунтовщиков, и привык идти против течения. Если этот старый разбойник Дун Чжо и впрямь низложит императора и лишит Его Величество трона, я не побоюсь потерять звание Генерал-лейтенанта, усмиряющего смуту. Я брошу ему вызов и попробую вернуть Его Величество на престол.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>