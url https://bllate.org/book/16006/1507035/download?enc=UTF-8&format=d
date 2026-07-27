--- v0 (2026-05-23)
+++ v1 (2026-07-27)
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Увидев, что предводитель уже готов пустить в ход кулаки, юноша наконец замолчал.</w:t>
+        <w:t>Увидев, что предводитель уже готов пустить в ход кулаки, Сунь Цин наконец замолчал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Пять лет назад этот старый разбойник Дун Чжо был назначен двором командиром кавалерии и отправлен в Цзичжоу воевать с нами, Жёлтыми повязками. Он не осмелился сразиться с Великим добрым и мудрым наставником, а напал на генерала Земли, да и того не мог одолеть два месяца! Его приговорили к высшей мере наказания, и если бы не всеобщая амнистия, на его могиле трава бы уже в метр выросла. И вы меня с ним сравниваете?</w:t>
+        <w:t>— Пять лет назад этот старый разбойник Дун Чжо был назначен двором генерал-лейтенантом и отправлен в Цзичжоу воевать с нами, Жёлтыми повязками. Он не осмелился сразиться с Великим добрым и мудрым наставником, а напал на генерала Земли, да и того не мог одолеть два месяца! Его приговорили к высшей мере наказания, и если бы не всеобщая амнистия, на его могиле трава бы уже в метр выросла. И вы меня с ним сравниваете?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2414,51 +2414,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>При виде этого остатки сна у юноши как рукой сняло.</w:t>
+        <w:t>При виде этого остатки сна у Сунь Цина как рукой сняло.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>