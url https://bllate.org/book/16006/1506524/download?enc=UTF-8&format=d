--- v0 (2026-05-22)
+++ v1 (2026-07-27)
@@ -2638,51 +2638,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Красные туфли (церемониальная обувь) на ногах были куда менее удобны для ходьбы по горам, чем кроссовки. Пройдя всего полчаса, он уже чувствовал, как онемели ступни.</w:t>
+        <w:t>Красные туфли на ногах были куда менее удобны для ходьбы по горам, чем кроссовки. Пройдя всего полчаса, он уже чувствовал, как онемели ступни.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3950,51 +3950,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Что за чушь ты несёшь? Посмотри внимательнее: на этом человеке корона с двенадцатью подвесками (Мянь), на нём придворное одеяние, а на набедренной повязке — узор дракона!</w:t>
+        <w:t>— Что за чушь ты несёшь? Посмотри внимательнее: на этом человеке корона с двенадцатью подвесками, на нём придворное одеяние, а на набедренной повязке — узор дракона!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4366,51 +4366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Дурная голова! — Лю Бин пришёл в ужас. — Это же парик, который я с таким трудом уложил, чтобы соответствовать образу!»</w:t>
+        <w:t>«Проклятье! — Лю Бин пришёл в ужас. — Это же парик, который я с таким трудом уложил, чтобы соответствовать образу!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>