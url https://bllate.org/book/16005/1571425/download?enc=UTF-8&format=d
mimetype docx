--- v0 (2026-05-10)
+++ v1 (2026-08-25)
@@ -1102,51 +1102,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В тот же миг одежда на заклинателе изменилась. Вместо лазурного одеяния на нём снова было роскошное, изысканное белое платье, которое он носил, будучи Бессмертным Владыкой.</w:t>
+        <w:t>В тот же миг одежда на заклинателе изменилась. Вместо лазурного одеяния на нём снова было роскошное, изысканное белое одеяние, которое он носил, будучи Бессмертным Владыкой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2734,51 +2734,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это был причудливо одетый юноша. Белые волосы, глаза цвета индиго, перевязанные длинной алой лентой. Он был точь-в-точь как стереотипный представитель пёстрого племени демонов. Одна половина его лица была скрыта, а единственный видимый глаз неотрывно смотрел на Цин Чанъюя.</w:t>
+        <w:t>Это был причудливо одетый юноша. Белые волосы, глаза цвета индиго, а волосы были перевязаны длинной алой лентой. Он был точь-в-точь как стереотипный представитель пёстрого племени демонов. Одна половина его лица была скрыта, а единственный видимый глаз неотрывно смотрел на Цин Чанъюя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>