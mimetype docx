--- v0 (2026-05-18)
+++ v1 (2026-07-05)
@@ -974,51 +974,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бессмертный Владыка склонил голову набок.</w:t>
+        <w:t>Цин Чанъюй склонил голову набок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,51 +1134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Возможно, даже сам Бессмертный Владыка не осознавал, с каким энтузиазмом он относится к битвам.</w:t>
+        <w:t>Возможно, даже сам Цин Чанъюй не осознавал, с каким энтузиазмом он относится к битвам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1870,51 +1870,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бессмертный Владыка накрыл всю комнату защитным барьером, чтобы никто не смог подглядеть.</w:t>
+        <w:t>Цин Чанъюй накрыл всю комнату защитным барьером, чтобы никто не смог подглядеть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4910,51 +4910,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ши Цинъянь медитировал на кушетке. Бессмертный Владыка приоткрыл глаза и проследил за потоками духовной энергии в его меридианах.</w:t>
+        <w:t>Ши Цинъянь медитировал на кушетке. Цин Чанъюй приоткрыл глаза и проследил за потоками духовной энергии в его меридианах.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>