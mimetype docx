--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -2574,83 +2574,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Достопочтенный Владыка, я ведь… — пролепетал он.</w:t>
-[...31 lines deleted...]
-        <w:t>Владыка в белом протянул руку, и Линъинь, словно притянутый невидимой силой, подлетел к нему и рухнул на колени.</w:t>
+        <w:t>— Почтенный господин, я ведь… — пролепетал он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почтенный в белом протянул руку, и Линъинь, словно притянутый невидимой силой, подлетел к нему и рухнул на колени.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3086,51 +3086,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Владыка в белом отвернулся от его жалкого вида, достал из рукава шёлковый платок, медленно протёр ладонь и пальцы, а затем бросил его на землю.</w:t>
+        <w:t>Почтенный в белом отвернулся от его жалкого вида, достал из рукава шёлковый платок, медленно протёр ладонь и пальцы, а затем бросил его на землю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3214,51 +3214,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Владыка в белом исчез с платформы. С небес раздался его властный голос:</w:t>
+        <w:t>Почтенный в белом исчез с платформы. С небес раздался его властный голос:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>