--- v0 (2026-05-22)
+++ v1 (2026-08-24)
@@ -2350,51 +2350,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Старший ученик старейшины секты Уцзи испустил дух, не успев произнести ни слова.</w:t>
+        <w:t>Личный ученик старейшины секты Уцзи испустил дух, не успев произнести ни слова.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3118,51 +3118,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Нападать на слабого, имея преимущество в силе… нехорошо, — равнодушно произнёс Цин Чанъюй. — Соглашение о бое насмерть подписано. Уважаемый, у вас не только с памятью плохо, но и со зрением? Разве вы не видели, что отравленные иглы выпустил ваш драгоценный ученик?</w:t>
+        <w:t>— Нападать на слабого, имея преимущество в силе… нехорошо, — равнодушно произнёс Цин Чанъюй. — Соглашение о бое насмерть подписано. Почтенный, у вас не только с памятью плохо, но и со зрением? Разве вы не видели, что отравленные иглы выпустил ваш драгоценный ученик?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>