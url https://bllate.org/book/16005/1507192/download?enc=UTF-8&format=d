--- v0 (2026-05-21)
+++ v1 (2026-08-24)
@@ -398,51 +398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юные последователи школы Тайцин редко видели своего великого предка. Во-первых, Цин Чанъюй нечасто бывал в ордене, предпочитая странствовать по миру. Во-вторых, когда он всё же появлялся, его мгновенно окружала шумная толпа, жаждущая мельком взглянуть на Бессмертного Владыку — поклонников всегда было столько, что хоть возы с плодами собирай.</w:t>
+        <w:t>Юные последователи секты Тайцин редко видели своего великого предка. Во-первых, Цин Чанъюй нечасто бывал в секте, предпочитая странствовать по миру. Во-вторых, когда он всё же появлялся, его мгновенно окружала шумная толпа, жаждущая мельком взглянуть на Бессмертного Владыку — поклонников всегда было столько, что хоть возы с плодами собирай.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это случилось на церемонии вступления в школу, когда он подносил чай наставнику и наставнику наставника. Его учителем был тогдашний глава И Цзяньюнь, младший ученик Цин Чанъюя.</w:t>
+        <w:t>Это случилось на церемонии вступления в секту, когда он подносил чай наставнику и наставнику наставника. Его учителем был тогдашний глава И Цзяньюнь, младший ученик Цин Чанъюя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,51 +1070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты ученик из школы И Цзяньюня?</w:t>
+        <w:t>— Ты ученик из линии И Цзяньюня?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,51 +1134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Талант у И Цзяньюня был немалый, да и внешностью он обладал приятной, вот только характер имел избалованный и был донельзя прилипчивым. Наверняка в его школе ученикам подмешивают в еду какой-то отвар глупости. Иначе как ещё объяснить, что такой многообещающий росток превратился в неблагодарного предателя?»</w:t>
+        <w:t>«Талант у И Цзяньюня был немалый, да и внешностью он обладал приятной, вот только характер имел избалованный и был донельзя прилипчивым. Наверняка в его линии ученикам подмешивают в еду какой-то отвар глупости. Иначе как ещё объяснить, что такой многообещающий росток превратился в неблагодарного предателя?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,51 +1486,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Он также завещал мне беречь секту Тайцин, ибо она была дорога великому предку Цин, — продолжил он. — Но я оказался ни на что не годен. Младший дедушка-наставник И увёл за собой многих последователей и основал новую школу. Секта Тайцин теперь уже не та, что прежде.</w:t>
+        <w:t>— Он также завещал мне беречь секту Тайцин, ибо она была дорога великому предку Цин, — продолжил он. — Но я оказался ни на что не годен. Младший дедушка-наставник И увёл за собой многих последователей и основал новую секту. Секта Тайцин теперь уже не та, что прежде.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,51 +1550,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В конце концов, Цин Чанъюй, не выдержав его нытья, сбросил на него бремя власти, сказав, что верит в него и поручает ему беречь орден.</w:t>
+        <w:t>В конце концов, Цин Чанъюй, не выдержав его нытья, сбросил на него бремя власти, сказав, что верит в него и поручает ему беречь секту.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,83 +1614,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Но он никак не ожидал, что у этого мальчишки не только дурной глаз имел, но и с умом было не всё в порядке. Иначе как он мог поддаться на чужие уговоры и в итоге умереть от угрызений совести?»</w:t>
-[...31 lines deleted...]
-        <w:t>Когда Цин Чанъюй только попал в мир заклинателей, он провёл в школе Тайцин немало времени. Прошёл путь от внешнего ученика до личного последователя главы, а затем и сам занял его место.</w:t>
+        <w:t>«Но он никак не ожидал, что у этого мальчишки не только прозорливости не хватало, но и с умом было не всё в порядке. Иначе как он мог поддаться на чужие уговоры и в итоге умереть от угрызений совести?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Цин Чанъюй только попал в мир заклинателей, он провёл в секте Тайцин немало времени. Прошёл путь от внешнего ученика до личного последователя главы, а затем и сам занял его место.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1710,51 +1710,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но с чего они взяли, что отступник, на которого были направлены тысячи мечей и излиты потоки проклятий, будет до сих пор испытывать тёплые чувства к своей бывшей школе?</w:t>
+        <w:t>Но с чего они взяли, что отступник, на которого были направлены тысячи мечей и излиты потоки проклятий, будет до сих пор испытывать тёплые чувства к своей бывшей секте?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2527,82 +2527,50 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>…Постойте-ка!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
-      </w:r>
-[...30 lines deleted...]
-        <w:t>Его статус: идёт перевод</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>