--- v0 (2026-05-22)
+++ v1 (2026-08-24)
@@ -430,83 +430,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Задание 1: Очистить меридианы и начать совершенствование заново (82%… 100%)]</w:t>
-[...31 lines deleted...]
-        <w:t>[Задание 1: Очистить меридианы и начать совершенствование заново (выполнено)]</w:t>
+        <w:t>[Задание 1: Очищение мышц и костного мозга, повторное совершенствование (82%… 100%)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Задание 1: Очищение мышц и костного мозга, повторное совершенствование (выполнено)]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,51 +686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда процесс был завершён, задача по очищению меридианов считалась полностью выполненной.</w:t>
+        <w:t>Когда процесс был завершён, задача по очищению мышц и костного мозга считалась полностью выполненной.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,51 +1134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Братец Цанъюй, куда мы летим?</w:t>
+        <w:t>— Братец Чанъюй, куда мы летим?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>