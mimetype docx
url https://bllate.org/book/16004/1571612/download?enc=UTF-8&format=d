--- v0 (2026-05-16)
+++ v1 (2026-08-25)
@@ -1902,51 +1902,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Даже если учитель Чэнь что-то скрывает, его слова об отношениях моей матери Ло Ми и Бэй Мана, скорее всего, правдивы. Они были близкими наставником и ученицей, как брат и сестра. Значит, Бэй Ман должен быть моим самым близким родственником после матери. Я мог бы даже называть его дядей…</w:t>
+        <w:t>— Даже если учитель Чэнь что-то скрывает, его слова об отношениях моей матери Ло Ми и Бэй Мана, скорее всего, правдивы. Они были близкими старшим и младшим учениками, как брат и сестра. Значит, Бэй Ман должен быть моим самым близким родственником после матери. Я мог бы даже называть его дядей…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>