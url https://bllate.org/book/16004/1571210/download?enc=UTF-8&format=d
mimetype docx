--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Учитель Чэнь провёл двух студентов в Гуцяобан. Миновав старую мощёную улицу, они вошли в небольшой дворик, примыкавший к одному из домов.</w:t>
+        <w:t>Учитель Чэнь провела двух студентов в Гуцяобан. Миновав старую мощёную улицу, они вошли в небольшой дворик, примыкавший к одному из домов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Су Хан колебался, но всё же решил действовать. Он поклонился наставнику и рассказал ему всё, что видел и слышал в тот день.</w:t>
+        <w:t>Су Хан колебался, но всё же решил действовать. Он поклонился наставнице и рассказал ей всё, что видел и слышал в тот день.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -270,115 +270,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чэнь явно не ожидал, что спасённые им студенты принесут столь ошеломляющие новости. Его лицо помрачнело.</w:t>
-[...63 lines deleted...]
-        <w:t>Парень оказался крепче, чем думал собеседник. Он решительно кивнул:</w:t>
+        <w:t>Чэнь явно не ожидала, что спасённые ею студенты принесут столь ошеломляющие новости. Её лицо помрачнело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Та ужасная сцена, что ты видел… всё просто обратилось в демоническую ци, так? — уточнила она, чтобы убедиться в правильности информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Парень оказался крепче, чем думала собеседница. Он решительно кивнул:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,83 +398,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— В таком случае, можно исключить худший из твоих страхов, — наставник ободряюще похлопал его по плечу. — Пока можешь быть спокоен. Твоя мать, скорее всего, использовала особую технику, чтобы оставить на месте своё «тело вне тела» — это высшее искусство самосохранения для мастеров каньюй. Так она избежала смертельной угрозы — вероятно, самого Бэй Мана.</w:t>
-[...31 lines deleted...]
-        <w:t>Учитель Чэнь глубоко вздохнул, словно пытаясь совладать с эмоциями, и только потом заговорил:</w:t>
+        <w:t>— В таком случае, можно исключить худший из твоих страхов, — наставница ободряюще похлопала его по плечу. — Пока можешь быть спокоен. Твоя мать, скорее всего, использовала особую технику, чтобы оставить на месте своё «тело вне тела» — это высшее искусство самосохранения для мастеров каньюй. Так она избежала смертельной угрозы — вероятно, самого Бэй Мана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Учитель Чэнь глубоко вздохнула, словно пытаясь совладать с эмоциями, и только потом заговорила:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -654,83 +654,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>И тут он увидел, как лицо учителя Чэнь, до этого непроницаемое, исказилось, словно невидимая рука сжала его сердце. В глазах собеседника промелькнули неподдельный шок и паника.</w:t>
-[...31 lines deleted...]
-        <w:t>Он резко развернулся и почти подбежал к юноше, забыв о всякой педагогической сдержанности.</w:t>
+        <w:t>И тут он увидел, как лицо учителя Чэнь, до этого непроницаемое, исказилось, словно невидимая рука сжала её сердце. В глазах собеседницы промелькнули неподдельный шок и паника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она резко развернулась и почти подбежала к юноше, забыв о всякой педагогической сдержанности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,51 +878,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Учитель Чэнь посмотрел на Су Хана сложным взглядом, прошёлся по комнате, размышляя, и наконец решил рассказать всё.</w:t>
+        <w:t>Учитель Чэнь посмотрела на Су Хана сложным взглядом, прошлась по комнате, размышляя, и наконец решила рассказать всё.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,83 +1102,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чэнь, помедлив, всё же раскрыл эту тайну, о которой до падения Преисподней мало кто знал:</w:t>
-[...31 lines deleted...]
-        <w:t>— Об этом в Мире Пяти Скверн почти никто не знает. Я… узнал случайно, так как служил при Патриархе.</w:t>
+        <w:t>Чэнь, помедлив, всё же раскрыла эту тайну, о которой до падения Преисподней мало кто знал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Об этом в Мире Пяти Скверн почти никто не знает. Я… узнала случайно, так как служила при Патриархе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,115 +1230,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Оставив ошеломлённого студента приходить в себя, учитель Чэнь лишь наспех дал несколько указаний и выбежал из дворика, даже не взяв зонт.</w:t>
-[...63 lines deleted...]
-        <w:t>Он обогнул городок и направился вглубь горного леса, пока не вышел на протоптанную тропу.</w:t>
+        <w:t>Оставив ошеломлённого студента приходить в себя, учитель Чэнь лишь наспех дала несколько указаний и выбежала из дворика, даже не взяв зонт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, он ей был и не нужен. Духовная ци создала вокруг неё невидимый плащ, отталкивающий дождевые капли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она обогнула городок и направилась вглубь горного леса, пока не вышла на протоптанную тропу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,51 +1422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Учитель Чэнь протянул руку и вдруг рассмеялся. Его аура становилась всё более зловещей.</w:t>
+        <w:t>Учитель Чэнь протянула руку и вдруг рассмеялась. Её аура становилась всё более зловещей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,51 +1486,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Его силуэт, казалось, слился с надгробием. Он нежно провел рукой по камню, и его улыбка была похожа на плач.</w:t>
+        <w:t>Её силуэт, казалось, слился с надгробием. Она нежно провела рукой по камню, и её улыбка была похожа на плач.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,51 +1550,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Наставник мёртвой хваткой вцепился в край надгробия:</w:t>
+        <w:t>Наставница мёртвой хваткой вцепилась в край надгробия:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,147 +1614,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ответом ему была лишь тишина.</w:t>
-[...95 lines deleted...]
-        <w:t>Но и он, и ветер с дождём снаружи знали — его вопросы останутся без ответа, как и те смутные тени прошлого.</w:t>
+        <w:t>Ответом ей была лишь тишина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Помолчав, она глубоко вздохнула.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Я ненавижу тебя, Бэй Ман. Ненавижу так, что могу убить собственными руками. Даже если когда-то я была готова умереть за тебя, пройти ради тебя сквозь огонь и воду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но и она, и ветер с дождём снаружи знали — её вопросы останутся без ответа, как и те смутные тени прошлого.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,83 +1774,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Учитель Чэнь бросил на надгробие последний долгий взгляд. Больше не проронив ни слова, он повернулся и направился к небольшому водоёму, скрытому за камнем.</w:t>
-[...31 lines deleted...]
-        <w:t>Вода в нём была кристально чистой и испускала странный холодный пар, но он без колебаний шагнул прямо в него.</w:t>
+        <w:t>Учитель Чэнь бросила на надгробие последний долгий взгляд. Больше не проронив ни слова, она повернулась и направилась к небольшому водоёму, скрытому за камнем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вода в нём была кристально чистой и испускала странный холодный пар, но она без колебаний шагнула прямо в него.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>