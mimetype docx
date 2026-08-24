--- v0 (2026-05-10)
+++ v1 (2026-08-24)
@@ -366,51 +366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Что значит «хе-хе»?!] — Т44 снова был на грани взрыва, но быстро взял себя в руки, словно что-то осознав. — [Так вы всё это время меня проверяли, Хозяин? Что ж, я продемонстрировала свою искренность. Теперь ваша очередь. Какие на самом деле у вас отношения с Цэнь Шаном и мастером У Лян?]</w:t>
+        <w:t>[Что значит «хе-хе»?!] — Т44 снова была на грани взрыва, но быстро взяла себя в руки, словно что-то осознав. — [Так вы всё это время меня проверяли, Хозяин? Что ж, я продемонстрировала свою искренность. Теперь ваша очередь. Какие на самом деле у вас отношения с Цэнь Шаном и мастером У Лян?]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2286,51 +2286,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Т44, наблюдавший за всем процессом, чувствовал какой-то подвох.</w:t>
+        <w:t>Т44, наблюдавшая за всем процессом, чувствовала какой-то подвох.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>