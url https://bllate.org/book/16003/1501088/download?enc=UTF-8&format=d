--- v0 (2026-05-24)
+++ v1 (2026-07-09)
@@ -1294,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Смотря на то, как один за другим воины пополняют его ряды, Второй господин радовался, но мысли о неразберихе на фронте портили настрой.</w:t>
+        <w:t>Смотря на то, как один за другим воины пополняют его ряды, Эр Фэн радовался, но мысли о неразберихе на фронте портили настрой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1902,51 +1902,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Тайюань — основа нашего дела, корень государства. Хэдун — богатый край, опора столицы. Если мы оставим его, я буду глубоко опечален. Прошу дать мне тридцать тысяч отборных воинов, и я непременно разобью Учжоу и верну Фэнь и Цзинь.</w:t>
+        <w:t>— Тайюань — основа нашего дела, корень государства. Хэдун — богатый край, опора столицы. Если мы оставим его, я буду глубоко опечален. Прошу дать мне тридцать тысяч отборных воинов, и я непременно разобью Лю Учжоу и верну Фэнь и Цзинь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,51 +1966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Шэну казалось, что Гаоцзу только и ждал, пока Цинь-ван сам попросит. До этого государь не давал ему действовать, а теперь, когда ситуация вышла из-под контроля, ждал, что Второй господин всё исправит.</w:t>
+        <w:t>Ли Шэну казалось, что Гаоцзу только и ждал, пока Цинь-ван сам попросит. До этого государь не давал ему действовать, а теперь, когда ситуация вышла из-под контроля, ждал, что Эр Фэн всё исправит.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>