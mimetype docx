--- v0 (2026-05-25)
+++ v1 (2026-07-09)
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Оглядевшись, он снова положил глаз на Вэйчжоу. После его поражения от Ли Ми этот город перешёл под контроль бывшего подчинённого Ли Ми, Юань Баоцзана. Юйвэнь Хуацзи немедленно начал войну.</w:t>
+        <w:t>Оглядевшись, он снова положил глаз на область Вэйчжоу. После его поражения от Ли Ми этот город перешёл под контроль бывшего подчинённого Ли Ми, Юань Баоцзана. Юйвэнь Хуацзи немедленно начал войну.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вэйчжоу ещё не был взят, а с тыла уже подошёл враг. Если его зажмут в клещи, он рискует потерять и эти двадцать тысяч человек.</w:t>
+        <w:t>Область Вэйчжоу ещё не была взята, а с тыла уже подошёл враг. Если его зажмут в клещи, он рискует потерять и эти двадцать тысяч человек.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,51 +398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Нужно помнить, что прадед Ли Ми был одним из восьми столпов государства Западная Вэй. Позже, командуя армией Ваган, он тоже был на вершине славы. В лучшие времена у него было триста тысяч воинов, и даже Ли Юань в письмах обращался к нему уважительно. А теперь какие-то мелкие сошки из Тан смели топтать его.</w:t>
+        <w:t>Нужно помнить, что прадед Ли Ми был одним из восьми столпов государства Западная Вэй. Позже, командуя Ваганской армией, он тоже был на вершине славы. В лучшие времена у него было триста тысяч воинов, и даже Ли Юань в письмах обращался к нему уважительно. А теперь какие-то мелкие сошки из Тан смели топтать его.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,51 +1230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Мне всё время кажется, что что-то не так. Если ничего не случится, то и хорошо, я лично извинюсь перед ним. Но если у него дурные намерения… Вспомните, какой мощью обладала армия Ваган, весь Шаньдун — это его бывшие подчинённые. Если что-то случится, это будет серьёзно.</w:t>
+        <w:t>— Мне всё время кажется, что что-то не так. Если ничего не случится, то и хорошо, я лично извинюсь перед ним. Но если у него дурные намерения… Вспомните, какой мощью обладала Ваганская армия, весь Шаньдун — это его бывшие подчинённые. Если что-то случится, это будет серьёзно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1806,51 +1806,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Поэтому, не дойдя до уезда Таолинь, Ли Ми был настигнут танской армией, а спереди путь ему преградил заместитель управляющего Сюнчжоу, Шэн Яньши, с несколькими тысячами воинов.</w:t>
+        <w:t>Поэтому, не дойдя до уезда Таолинь, Ли Ми был настигнут танской армией, а спереди путь ему преградил заместитель управляющего области Сюнчжоу, Шэн Яньши, с несколькими тысячами воинов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>