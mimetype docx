--- v0 (2026-05-24)
+++ v1 (2026-07-08)
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Шэн тряхнул своими косичками. На следующий день после того, как он увидел шкатулку с аметистами, у него появилась новая причёска. Ли Шиминь, его великий князь Цинь, с невероятным терпением разделил гриву на две стороны, а затем, прядь за прядью, заплёл её в маленькие косички. После чего он привязал их к чёрному шёлковому шнуру, на который были нанизаны те самые шесть аметистов, выглядывавших из гривы.</w:t>
+        <w:t>Ли Шэн тряхнул своими косичками. На следующий день после того, как он увидел шкатулку с аметистами, у него появилась новая причёска. Ли Шиминь, его великий Цинь-ван, с невероятным терпением разделил гриву на две стороны, а затем, прядь за прядью, заплёл её в маленькие косички. После чего он привязал их к чёрному шёлковому шнуру, на который были нанизаны те самые шесть аметистов, выглядывавших из гривы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -654,83 +654,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>С Дуань Чжисюанем князь был близок ещё со времён Тайюаня, а когда тот стал правым великим главнокомандующим, Дуань Чжисюань служил под его началом.</w:t>
-[...31 lines deleted...]
-        <w:t>Сяо Юй, позже назначенный Ли Юанем главой центрального секретариата, происходил из клана Сяо из Ланьлина и был родным братом императрицы Сяо династии Суй. Вначале он служил сыма в резиденции Цинь-вана.</w:t>
+        <w:t>С Дуань Чжисюанем князь был близок ещё со времён Тайюаня, а когда князь стал правым великим главнокомандующим, Дуань Чжисюань служил под его началом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Юй, позже назначенный Ли Юанем главой центрального секретариата, происходил из клана Сяо из Ланьлина и был родным братом императрицы Сяо династии Суй. Вначале он служил Сыма в резиденции Цинь-вана.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,51 +1518,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У его третьего брата был дурной нрав, он часто ругал и наказывалслуг. Салучзы же был конём с характером. Если случится конфликт, конь непременно пострадает. Лучше не рисковать.</w:t>
+        <w:t>У его третьего брата был дурной нрав, он часто ругал и наказывал слуг. Салучзы же был конём с характером. Если случится конфликт, конь непременно пострадает. Лучше не рисковать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>