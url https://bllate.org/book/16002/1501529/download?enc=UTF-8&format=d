--- v0 (2026-05-24)
+++ v1 (2026-07-09)
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Почему «отдохнуть»? Неизвестно. Как долго «отдыхать»? Тоже неизвестно. Даже когда хоу Чанпина осторожно попросил разрешения вернуться в свою лавку — прошлой ночью их в сопровождении императорской стражи в спешке доставили в парк, и они даже не успели прибраться, — евнух вежливо, но твёрдо отказал. Он пообещал лишь, что все товары будут выкуплены казной, и новый любимец государя не понесёт ни малейшего убытка.</w:t>
+        <w:t>Почему «отдохнуть»? Неизвестно. Как долго «отдыхать»? Тоже неизвестно. Даже когда хоу Чанпин осторожно попросил разрешения вернуться в свою лавку — прошлой ночью их в сопровождении императорской стражи в спешке доставили в парк, и они даже не успели прибраться, — евнух вежливо, но твёрдо отказал. Он пообещал лишь, что все товары будут выкуплены казной, и новый любимец государя не понесёт ни малейшего убытка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -206,83 +206,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Разумеется, подобные сомнения нельзя было высказывать вслух. Поэтому хоу Чанпина молча отступил на шаг.</w:t>
-[...31 lines deleted...]
-        <w:t>Евнух, передав волю государя, жестом велел слугам внести дары. Каждый раз, когда приближённые приносили указы, они непременно доставляли и подношения, никогда не являясь с пустыми руками. Такая щедрость, граничащая с расточительством, могла сравниться разве что с милостями, которые получала императрица Вэй после рождения наследного принца. Но тогда она родила единственного наследника престола, чем значительно укрепила стабильность в государстве, и никакие награды не казались чрезмерными. А сейчас эти несколько заклинателей… Увы, только строгий приказ Лю Чэ о сохранении тайны спасал канцлера и девять великих министров от нового приступа потрясения.</w:t>
+        <w:t>Разумеется, подобные сомнения нельзя было высказывать вслух. Поэтому хоу Чанпин молча отступил на шаг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Евнух, передав волю государя, жестом велел слугам внести дары. Каждый раз, когда приближённые приносили указы, они непременно доставляли и подношения, никогда не являясь с пустыми руками. Такая щедрость, граничащая с расточительством, могла сравниться разве что с милостями, которые получала императрица Вэй после рождения наследного принца. Но тогда она родила единственного наследника престола, чем значительно укрепила стабильность в государстве, и никакие награды не казались чрезмерными. А сейчас эти несколько заклинателей… Увы, только строгий приказ Лю Чэ о сохранении тайны спасал канцлера и Девять великих министров от нового приступа потрясения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,51 +750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это была неслыханная милость, честь, которую можно было вписать в родословную. Однако вряд ли кто-то из присутствующих был в восторге. Императору изысканная пища была привычна, и еда по нормам чиновников для него была сродни пытке. Хоу Чанпина и хоу Гуаньцзюнь тоже повидали на своём веку немало. Что же до Му Ци… вы бы стали есть мясо диких животных, не прошедшее антипаразитарной обработки, в котором после пары укусов можно было обнаружить останки ленточных червей?</w:t>
+        <w:t>Это была неслыханная милость, честь, которую можно было вписать в родословную. Однако вряд ли кто-то из присутствующих был в восторге. Императору изысканная пища была привычна, и еда по нормам чиновников для него была сродни пытке. Хоу Чанпин и хоу Гуаньцзюнь тоже повидали на своём веку немало. Что же до Му Ци… вы бы стали есть мясо диких животных, не прошедшее антипаразитарной обработки, в котором после пары укусов можно было обнаружить останки ленточных червей?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,51 +1326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хоу Чанпина, застигнутый врасплох, смутился, не зная, как реагировать на столь резкую оценку коллеги. Юноша же продолжал допытываться:</w:t>
+        <w:t>Хоу Чанпин, застигнутый врасплох, смутился, не зная, как реагировать на столь резкую оценку коллеги. Юноша же продолжал допытываться:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,51 +1614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Это также для блага самого Сюэ Цзэ. Война — великое дело государства. Если канцлер и девять министров допустят промедление, это может привести к истреблению всего их рода. Такое рискованное дело лучше доверить осторожному Гунсунь Хуну.</w:t>
+        <w:t>— Это также для блага самого Сюэ Цзэ. Война — великое дело государства. Если канцлер и Девять великих министров допустят промедление, это может привести к истреблению всего их рода. Такое рискованное дело лучше доверить осторожному Гунсунь Хуну.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,51 +1774,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хоу Чанпина: «???!!»</w:t>
+        <w:t>Хоу Чанпин: «???!!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>