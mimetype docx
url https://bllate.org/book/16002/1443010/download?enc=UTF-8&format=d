--- v0 (2026-05-24)
+++ v1 (2026-07-08)
@@ -462,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Впрочем, самым невыносимым для императора было не столько собственное поражение в битве со знаниями, сколько контраст с окружающими. Хоу Чанпина Вэй Цин начал изучать математику почти одновременно с ним и сейчас тоже добрался до геометрии и функций. И хотя великий генерал тщательно скрывал свои успехи, император по некоторым признакам безошибочно определил, что для его соратника все эти сложности не представляют никакой проблемы!</w:t>
+        <w:t>Впрочем, самым невыносимым для императора было не столько собственное поражение в битве со знаниями, сколько контраст с окружающими. Хоу Чанпин Вэй Цин начал изучать математику почти одновременно с ним и сейчас тоже добрался до геометрии и функций. И хотя великий генерал тщательно скрывал свои успехи, император по некоторым признакам безошибочно определил, что для его соратника все эти сложности не представляют никакой проблемы!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -654,51 +654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Конечно, ханьская троица не сидела сложа руки. Поскольку император У-ди не желал представать перед пожилой наставницей в роли «Сяо Лю», он часто передавал свои вопросы через Хо Цюйбина, который затем приносил ему ответы. Такая схема была неэффективной и легко выдавала его слабости. Старая госпожа Дэн, примерно разобравшись в уровне знаний этого «господина Лю», однажды деликатно передала через внука племянника совет — ему, возможно, стоит сосредоточиться на гуманитарном цикле и прикладных технологиях.</w:t>
+        <w:t>Конечно, ханьская троица не сидела сложа руки. Поскольку император У-ди не желал представать перед пожилой наставницей в роли «Сяо Лю», он часто передавал свои вопросы через Хо Цюйбина, который затем приносил ему ответы. Такая схема была неэффективной и легко выдавала его слабости. Старая госпожа Дэн, примерно разобравшись в уровне знаний этого «господина Лю», однажды деликатно передала через Хо Цюйбина совет — ему, возможно, стоит сосредоточиться на гуманитарном цикле и прикладных технологиях.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,51 +1070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Для жизни в деревне Счастья ханьской троице требовалась какая-то легенда, подходящие образы для прикрытия. Му Ци, хорошенько подумав, придумал для Хо Цюйбина образ «ловкого, порядочного, но, к сожалению, осиротевшего и не получившего образования в юности хорошего молодого человека». Образ Вэй Цина, соответственно, изменился на «добродушного и великодушного дядю ловкого юноши». Что же касается господина Лю, то его нынешний образ можно было описать как «сварливый папаша с тяжёлым характером, но на редкость щедрый простофиля» (примечание: этот образ держался от него в тайне). Каждый из них идеально соответствовал их поведению.</w:t>
+        <w:t>Для жизни в деревне Счастья ханьской троице требовалась какая-то легенда, подходящие образы для прикрытия. Му Ци, хорошенько подумав, придумал для Хо Цюйбина образ «ловкого, порядочного, но, к сожалению, осиротевшего и не получившего образования в юности хорошего молодого человека». Образ Вэй Цина, соответственно, изменился на «добродушного и великодушного дядю ловкого юноши». Что же касается господина Лю, то его нынешний образ можно было описать как «сварливый папаша с тяжёлым характером, но на редкость щедрый простофиля». Каждый из них идеально соответствовал их поведению.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хоу Чанпина извлёк из-за пазухи учебник в пластиковой обложке и обеими руками протянул его императору:</w:t>
+        <w:t>Хоу Чанпин извлёк из-за пазухи учебник в пластиковой обложке и обеими руками протянул его императору:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>