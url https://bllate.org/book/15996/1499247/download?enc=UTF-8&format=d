--- v0 (2026-05-23)
+++ v1 (2026-07-10)
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Из-за изнурительных тренировок и того, что за спиной Цю Суя, словно бомба с часовым механизмом, постоянно следовал какой-то альфа-извращенцец, парень остро нуждался в полноценном отдыхе. Именно поэтому он выбрал восточную столовую — она находилась ближе к полигону, что позволяло сэкономить время. Пообедав с Цяо Кэжанем, он мог сразу вернуться в общежитие, принять душ и немного поспать.</w:t>
+        <w:t>Из-за изнурительных тренировок и того, что за спиной Цю Суя, словно бомба с часовым механизмом, постоянно следовал какой-то альфа-извращенец, парень остро нуждался в полноценном отдыхе. Именно поэтому он выбрал восточную столовую — она находилась ближе к полигону, что позволяло сэкономить время. Пообедав с Цяо Кэжанем, он мог сразу вернуться в общежитие, принять душ и немного поспать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,51 +814,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Точно! — хлопнул себя по лбу Цяо Кэжань. — Можем сделать посты в соцсетях и помочь раздать листовки.</w:t>
+        <w:t>— Точно! — хлопнул в ладоши Цяо Кэжань. — Можем сделать посты в соцсетях и помочь раздать листовки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>