--- v0 (2026-05-25)
+++ v1 (2026-07-09)
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Тетушка Ли, доброе утро.</w:t>
+        <w:t>— Тётушка Ли, доброе утро.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Только в «другом Чжунду» дядюшка Чжан давно покинул этот мир, а тетушка Ли и бабушка Сунь были все еще живы. У них даже была та же самая одежда, которую они носили сейчас.</w:t>
+        <w:t>Только в «другом Чжунду» дядюшка Чжан давно покинул этот мир, а тётушка Ли и бабушка Сунь были все еще живы. У них даже была та же самая одежда, которую они носили сейчас.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2286,51 +2286,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А-Чжи, ты не будешь десерт? Тогда я съем его за тебя.</w:t>
+        <w:t>— А Чжи, ты не будешь десерт? Тогда я съем его за тебя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>