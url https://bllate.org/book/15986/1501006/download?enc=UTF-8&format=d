--- v0 (2026-05-23)
+++ v1 (2026-07-10)
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он больше не был тем недалёким и злобным персонажем второго плана Су Шаном, который жаждал чужого внимания и был готов на любую подлость. Он стал свободным игроком, способным отправиться в любой мир по своему желанию.</w:t>
+        <w:t>Он больше не был тем недалёким и злодейским мужским персонажем второго плана Су Шаном, который жаждал чужого внимания и был готов на любую подлость. Он стал свободным игроком, способным отправиться в любой мир по своему желанию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,51 +878,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>И когда он уже был готов к смерти или, что хуже, к превращению в уродливое порождение Бездны, ослепительный луч белого света пронзил багровую пелену. Первозданная грязь треснула, явив Ло Шана и окровавленное тело его спасителя.</w:t>
+        <w:t>И когда он уже был готов к смерти или, что хуже, к превращению в уродливое порождение Бездны, ослепительный луч белого света пронзил багровую пелену. Изначальная почва Бездны треснула, явив Ло Шана и окровавленное тело его спасителя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>