--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вэнь Цзы’ан и Цзян У были родственными душами — от духовной силы до генетического кода.</w:t>
+        <w:t>Вэнь Цзы'ан и Цзян У были родственными душами — от духовной силы до генетического кода.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -238,51 +238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Рад, что вам нравится, — с вежливой отстранённостью улыбнулся Вэнь Цзы’ан.</w:t>
+        <w:t>— Рад, что вам нравится, — с вежливой отстранённостью улыбнулся Вэнь Цзы'ан.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Чу, повинуясь инстинкту, оттащил Цзян У от Вэнь Цзы’ана.</w:t>
+        <w:t>Юй Чу, повинуясь инстинкту, оттащил Цзян У от Вэнь Цзы'ана.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,51 +558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Прошу прощения, — произнёс Юй Чу, и его взор, словно невзначай, скользнул по Вэнь Цзы’ану. Светлые глаза юноши выглядели невинно и трогательно.</w:t>
+        <w:t>— Прошу прощения, — произнёс Юй Чу, и его взор, словно невзначай, скользнул по Вэнь Цзы'ану. Светлые глаза юноши выглядели невинно и трогательно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,83 +910,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Значит… девяностопроцентная совместимость у Вэнь Цзы’ана на самом деле с Юй Чу? Нет, в тех феромонах была и моя частичка. Возможно, их совместимость будет ещё выше».</w:t>
-[...31 lines deleted...]
-        <w:t>— Его Высочество Третий принц, не представите мне этого господина? — Вэнь Цзы’ан, сидя в инвалидном кресле, слегка кашлянул, изображая удивление.</w:t>
+        <w:t>«Значит… девяностопроцентная совместимость у Вэнь Цзы'ана на самом деле с Юй Чу? Нет, в тех феромонах была и моя частичка. Возможно, их совместимость будет ещё выше».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Его Высочество Третий принц, не представите мне этого господина? — Вэнь Цзы'ан, сидя в инвалидном кресле, слегка кашлянул, изображая удивление.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1006,83 +1006,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзян У усадил спутника напротив Вэнь Цзы’ана.</w:t>
-[...31 lines deleted...]
-        <w:t>Взгляд последнего невольно приковался к юноше. Из-за Вэнь Ся он уже наводил справки о Юй Чу. Жалкий сирота, который смог поступить в Имперскую военную академию с планеты-свалки. Неосторожно впутавшись в любовный треугольник Цзян У и Кайлент’хи, он стал мишенью для издевательств принца.</w:t>
+        <w:t>Цзян У усадил спутника напротив Вэнь Цзы'ана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд последнего невольно приковался к юноше. Из-за Вэнь Ся он уже наводил справки о Юй Чу. Жалкий сирота, который смог поступить в Имперскую военную академию с планеты-свалки. Неосторожно впутавшись в любовный треугольник Цзян У и Кайлент'хи, он стал мишенью для издевательств принца.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,51 +1134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Словно почувствовав это внимание, ресницы Юй Чу дрогнули, точно соблазнительные кисточки. Он украдкой взглянул на Вэнь Цзы’ана и тут же смущённо отвёл глаза.</w:t>
+        <w:t>Словно почувствовав это внимание, ресницы Юй Чу дрогнули, точно соблазнительные кисточки. Он украдкой взглянул на Вэнь Цзы'ана и тут же смущённо отвёл глаза.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,51 +1230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Взгляд Вэнь Цзы’ана потемнел, он взвешивал все за и против, не подозревая, что под столом мизинец Юй Чу уже сцепился с мизинцем Цзян У, нежно и доверчиво потираясь о него.</w:t>
+        <w:t>Взгляд Вэнь Цзы'ана потемнел, он взвешивал все за и против, не подозревая, что под столом мизинец Юй Чу уже сцепился с мизинцем Цзян У, нежно и доверчиво потираясь о него.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,115 +1294,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но тот стал ещё настойчивее и, приподняв мысок, принялся легонько почесывать голень Цзян У. Он заметил хищный взгляд Вэнь Цзы’ана и мысленно усмехнулся.</w:t>
-[...63 lines deleted...]
-        <w:t>«Если бы у меня были деньги Вэнь Цзы’ана и власть Кайлент’хи, разве Цзян У не мог бы тогда быть со мной…»</w:t>
+        <w:t>Но тот стал ещё настойчивее и, приподняв мысок, принялся легонько почесывать голень Цзян У. Он заметил хищный взгляд Вэнь Цзы'ана и мысленно усмехнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Так и есть… Вот они, альфы. Один взгляд — и они уже готовы переметнуться. Ничем не лучше того Кайлент'хи. И такой человек может заключить брак с Цзян У? Наследный принц действительно желает добра своему брату?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Если бы у меня были деньги Вэнь Цзы'ана и власть Кайлент'хи, разве Цзян У не мог бы тогда быть со мной…»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,83 +1422,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзян У вполуха разговаривал с Вэнь Цзы’аном, но помыслы обоих витали далеко от предмета беседы.</w:t>
-[...31 lines deleted...]
-        <w:t>[Похоже, Юй Чу действительно нравится Вэнь Цзы’ан. Он так старательно его соблазняет.]</w:t>
+        <w:t>Цзян У вполуха разговаривал с Вэнь Цзы'аном, но помыслы обоих витали далеко от предмета беседы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Похоже, Юй Чу действительно нравится Вэнь Цзы'ан. Он так старательно его соблазняет.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,51 +1518,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Мне тоже нравится Вэнь Цзы’ан», — сообщил он 321, испытывая гордость.</w:t>
+        <w:t>«Мне тоже нравится Вэнь Цзы'ан», — сообщил он 321, испытывая гордость.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,51 +1678,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Увидев, что принц уходит, юноша инстинктивно хотел последовать за ним, но, заметив заинтересованный взор Вэнь Цзы’ана, сдержал порыв.</w:t>
+        <w:t>Увидев, что принц уходит, юноша инстинктивно хотел последовать за ним, но, заметив заинтересованный взор Вэнь Цзы'ана, сдержал порыв.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>