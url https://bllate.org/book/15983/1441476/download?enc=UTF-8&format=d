--- v0 (2026-05-25)
+++ v1 (2026-07-09)
@@ -718,51 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но не успели мутанты проломить дверь, как её открыли изнутри.</w:t>
+        <w:t>Но не успели крысолюди проломить дверь, как её открыли изнутри.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Что это за монстр? Если он узнает, что они хотели его ограбить, не побьёт ли он их так же, как тех мутантов?»</w:t>
+        <w:t>«Что это за монстр? Если он узнает, что они хотели его ограбить, не побьёт ли он их так же, как тех крысолюдей?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2638,83 +2638,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Во время схватки Лу Люгуан обнаружил, что у противников тоже есть духовная сила. Более того, она была невероятно бурной и хаотичной. Даже во времена апокалипсиса он не встречал такой яростной духовной энергии.</w:t>
-[...31 lines deleted...]
-        <w:t>Тогда он решил попробовать использовать ту малую толику духовной силы, что у него осталась, и осторожно коснулся ею крысолюдей. К его удивлению, после контакта с его энергией эти упорные твари, считавшие его врагом, вдруг замедлились, издали мучительный вопль, бросили на него взгляд и убежали.</w:t>
+        <w:t>Во время схватки Лу Люгуан обнаружил, что у противников тоже есть духовная сила. Более того, она была невероятно бурной и хаотичной. Даже во времена апокалипсиса он не встречал такой яростной духовной силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тогда он решил попробовать использовать ту малую толику духовной силы, что у него осталась, и осторожно коснулся ею крысолюдей. К его удивлению, после контакта с его духовной силой эти упорные твари, считавшие его врагом, вдруг замедлились, издали мучительный вопль, бросили на него взгляд и убежали.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>