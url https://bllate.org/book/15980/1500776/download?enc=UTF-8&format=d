--- v0 (2026-05-23)
+++ v1 (2026-07-09)
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Знаменитый полководец Великой Сюань, великий генерал первого ранга, усмиряющий армию]</w:t>
+        <w:t>[Знаменитый полководец Великой Сюань, Великий полководец первого ранга, усмиряющий армию]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Так вот он какой, прославленный великий генерал Фан Наньсы? Какая честь».</w:t>
+        <w:t>«Так вот он какой, прославленный Великий полководец Фан Наньсы? Какая честь».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2158,51 +2158,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Представить, как он приводит меня во дворец, где все с удивлением обнаруживают двух императоров, или как я на его глазах использую навык и растворяюсь в воздухе, оставляя после себя легенду об императоре-сверхчеловеке… оба варианта были ужасны».</w:t>
+        <w:t>«Представить, как он приводит меня во дворец, где все с удивлением обнаруживают двух императоров, или как я на его глазах использую навык и растворяюсь в воздухе, оставляя после себя легенду об Императоре Ю-ди как о сверхчеловеке… оба варианта были ужасны».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>