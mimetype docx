--- v0 (2026-05-22)
+++ v1 (2026-07-09)
@@ -558,51 +558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Учитель, ученик не может понять одного, — с видом вопрошающего обратился молодой человек. — Генерал и Управление по надзору всегда были близки к наследному принцу. Но даже сегодня, когда принц пострадал из-за своей симпатии к ужунам, они вели себя так, словно им всё равно.</w:t>
+        <w:t>— Учитель, ученик не может понять одного, — с видом вопрошающего обратился молодой человек. — Генерал и Управление по надзору всегда были близки к наследному принцу. Но даже сегодня, когда принц пострадал из-за своей симпатии к Ужунам, они вели себя так, словно им всё равно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2286,51 +2286,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вернувшись в столицу, они расслабились, часто выпивали, отчего теряли сноровку. Вчера единственный вышедший на поле тяжеловооружённый всадник едва не пропустил два мяча от ужунов.</w:t>
+        <w:t>Вернувшись в столицу, они расслабились, часто выпивали, отчего теряли сноровку. Вчера единственный вышедший на поле тяжеловооружённый всадник едва не пропустил два мяча от Ужунов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5166,51 +5166,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Се Яньчжоу лучше всех знает, что Поднебесная не выдержит новых потрясений, — равнодушно произнёс Правый канцлер. — Если он поднимет мятеж без стопроцентной уверенности в победе, ужуны и бай сюй тут же воспользуются моментом. Малейшая ошибка — и страна погибнет.</w:t>
+        <w:t>— Се Яньчжоу лучше всех знает, что Поднебесная не выдержит новых потрясений, — равнодушно произнёс Правый канцлер. — Если он поднимет мятеж без стопроцентной уверенности в победе, Ужуны и Бай Сюй тут же воспользуются моментом. Малейшая ошибка — и страна погибнет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>